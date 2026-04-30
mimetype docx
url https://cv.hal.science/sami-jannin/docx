--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Jannin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Polarizing Solids with Extended Pore Diameters for Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina V Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia H Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.e202400068. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Mechanisms using TEMPOL and trityl OX063 radicals at 1 T and 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shebha Anandhi Jegadeesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Vinod-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (15), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14338967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Huu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-Formate as an indirect low-temperature 1H lineshape polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.100162. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmro.2024.100162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and simple 13C-hyperpolarization by 1H dissolution dynamic nuclear polarization followed by an in-line magnetic field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynard-Feytis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart J Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (50), pp.27576-27586. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-6gd0l-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero- to Ultralow-Field Nuclear Magnetic Resonance Enhanced with Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Picazo-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen water NMR lineshape analysis enables absolute polarization quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koptyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.5956-5964. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05127J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation tuned dipolar order mediated 1H→13C cross-polarization for dissolution-dynamic nuclear polarization experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.101762. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2021.101762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126-127, pp.59-100. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2021.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample formulations for dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.041308. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and methodology of dissolution dynamic nuclear polarization in physical, chemical and biological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of hyperpolarized samples in dissolution-DNP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey S Kiryutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan A Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra V Yurkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin L Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (25), pp.13696-13705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02600b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Microstructured Hyperpolarizing Matrices for Optimal Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7453-7457. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201801009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhauser effects in non-conducting solids at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mentink-Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286, pp.138-142. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Opens New Perspectives for NMR Spectroscopy in Analytical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (6), pp.3639 - 3650. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized long-lived nuclear spin states in monodeuterated methyl groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (15), pp.9755-9759. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp00253c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Salnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryogen-Consumption-Free System for Dynamic Nuclear Polarization at 9.4 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Nitrogen-15 Nuclei by Cross Polarization and Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1), pp.015109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization of Long-Lived Nuclear Spin States in Methyl Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C. Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3549-3555. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Chung Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Yulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heveltica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable hyperpolarized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.13975 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylazide Hybrid-Silica – Polarization Platform for Dynamic Nuclear Polarization at Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram R Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bieringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwarzwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.e1600122. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201600122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homonuclear decoupling for spectral simplification of carbon-13 enriched molecules in solution-state NMR enhanced by dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.11480-11487. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp07884a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Frozen Hydrocarbon Gases by Dynamic Nuclear Polarization at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (16), pp.3235 - 3239. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution dynamic nuclear polarization of deuterated molecules enhanced by cross-polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle M.M Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (19), pp.194203. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4967402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterable Agents for Hyperpolarization of Water, Metabolites, and Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian De nanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (41), pp.14696 - 14700. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-gated dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (44), pp.30530-30535 </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05587G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic tunnel to shelter hyperpolarized fluids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (2), pp.024101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Water to Study Protein-Ligand Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvar D. Gossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (9), pp.1674-1678. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Noise Detection of Nuclear Hyperpolarization at 1.2 K.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Theresia Pöschko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (18), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in preparing, preserving and detecting para-water in bulk: overcoming proton exchange and other hurdles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.26819-26827. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03350K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Para-Ethanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (10), pp.4048-4052. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp512128c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring absolute spin polarization in dissolution-DNP by Spin PolarimetrY Magnetic Resonance (SPY-MR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave frequency modulation to enhance Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 602, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polarizing solids for pure hyperpolarized liquids through dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14693-14697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1407730111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Deuterated Metabolites via Remote Cross-Polarization and Dissolution Dynamic Nuclear Polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (5), pp.1411-1415. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4118776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Screening Boosted by Hyperpolarized Long-Lived States in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.2509-2515. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201402214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Quantitative Measurements of Enzyme Kinetics by Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (19), pp.3290-3295. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz501411d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross polarization from H-1 to quadrupolar Li-6 nuclei for dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (45), pp.24813-24817. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03592e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Lived States of Magnetically Equivalent Spins Populated by Dissolution-DNP and Revealed by Enzymatic Reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (51), pp.17113-17118 </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201404967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Dissolution Dynamic Nuclear Polarization by Cross Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van Den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz301781t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High field dynamic nuclear polarization at 6.7 T: Carbon-13 polarization above 70% within 20 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 549, pp.Pages 99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization for Dissolution Dynamic Nuclear Polarization Experiments at Readily Accessible Temperatures 1.2 &amp;lt; T &amp;lt; 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1-2), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00723-012-0358-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-resolution magnetic resonance in inhomogeneous magnetic fields: two-dimensional long-lived-coherence correlation spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.047602. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.047602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization and Other Magnetic Ideas at EPFL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shutao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 ((10)), pp.734-40. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2012.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional spin-labeling of polymers for enhancing NMR sensitivity by solvent-free dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Borcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 ((16)), pp.2929-32. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR of insensitive nuclei enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxometry of insensitive nuclei: optimizing dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (1), pp.137-40. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending timescales and narrowing linewidths in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (9), pp.652-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2011.652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra High-Resolution NMR: Sustained Induction Decays of Long-Lived Coherences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J a Ton Konter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 ((39)), pp.15644-15649. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja2052792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinning thermometer to monitor microwave heating and glass transitions in dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Caporini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 ((11)), pp.689-92. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.2811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Field NMR to Preserve Hyperpolarized Proton Magnetization as Long-lived States in Moderate Magnetic Fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton hyperpolarisation preserved in long-lived states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (43), pp.8192-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc01953d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of yttrium-ligand complexation monitored using hyperpolarized (89)Y as a model for gadolinium in contrast agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (14), pp.5006-7. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1013954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scavenging free radicals to preserve enhancement and extend relaxation times in NMR using dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (35), pp.6182-5. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201000934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarizing gases via dynamic nuclear polarization and sublimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (1), pp.018104. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.018104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR of (15)N-choline metabolites enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Gruetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (131) (44), pp.16014-5. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9021304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived states to sustain hyperpolarized magnetization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 ((44)), pp.18469-73. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0908123106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperMix symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyp21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-aware activation layer for neural network image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.H. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2020: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.2548303, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction studies with secondary-labelled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem-Eddine Boughazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance fluid-path for dissolution-DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization Deli & Take Away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN grand SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable Hyperpolarized Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2017 - 20th ISMAR meeting &amp; the Rocky Mountain Conference on EPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMAR, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance with 10'000-fold enhanced sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Chimie de Lyon, Mar 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Monpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndon Emsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/038131 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Jannin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Polarizing Solids with Extended Pore Diameters for Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina V Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia H Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.e202400068. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Mechanisms using TEMPOL and trityl OX063 radicals at 1 T and 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shebha Anandhi Jegadeesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Vinod-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (15), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14338967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Huu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-Formate as an indirect low-temperature 1H lineshape polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.100162. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmro.2024.100162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and simple 13C-hyperpolarization by 1H dissolution dynamic nuclear polarization followed by an in-line magnetic field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynard-Feytis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart J Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (50), pp.27576-27586. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-6gd0l-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero- to Ultralow-Field Nuclear Magnetic Resonance Enhanced with Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Picazo-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen water NMR lineshape analysis enables absolute polarization quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koptyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.5956-5964. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05127J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation tuned dipolar order mediated 1H→13C cross-polarization for dissolution-dynamic nuclear polarization experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.101762. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2021.101762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126-127, pp.59-100. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2021.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample formulations for dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.041308. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and methodology of dissolution dynamic nuclear polarization in physical, chemical and biological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of hyperpolarized samples in dissolution-DNP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey S Kiryutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan A Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra V Yurkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin L Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (25), pp.13696-13705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02600b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Microstructured Hyperpolarizing Matrices for Optimal Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7453-7457. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201801009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhauser effects in non-conducting solids at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mentink-Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286, pp.138-142. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Opens New Perspectives for NMR Spectroscopy in Analytical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (6), pp.3639 - 3650. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Salnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized long-lived nuclear spin states in monodeuterated methyl groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (15), pp.9755-9759. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp00253c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryogen-Consumption-Free System for Dynamic Nuclear Polarization at 9.4 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Nitrogen-15 Nuclei by Cross Polarization and Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1), pp.015109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization of Long-Lived Nuclear Spin States in Methyl Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C. Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3549-3555. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Chung Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Yulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heveltica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable hyperpolarized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.13975 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylazide Hybrid-Silica – Polarization Platform for Dynamic Nuclear Polarization at Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram R Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bieringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwarzwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.e1600122. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201600122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homonuclear decoupling for spectral simplification of carbon-13 enriched molecules in solution-state NMR enhanced by dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.11480-11487. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp07884a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Frozen Hydrocarbon Gases by Dynamic Nuclear Polarization at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (16), pp.3235 - 3239. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution dynamic nuclear polarization of deuterated molecules enhanced by cross-polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle M.M Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (19), pp.194203. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4967402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterable Agents for Hyperpolarization of Water, Metabolites, and Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian De nanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (41), pp.14696 - 14700. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-gated dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (44), pp.30530-30535 </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05587G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic tunnel to shelter hyperpolarized fluids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (2), pp.024101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Water to Study Protein-Ligand Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvar D. Gossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (9), pp.1674-1678. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Noise Detection of Nuclear Hyperpolarization at 1.2 K.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Theresia Pöschko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (18), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in preparing, preserving and detecting para-water in bulk: overcoming proton exchange and other hurdles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.26819-26827. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03350K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Para-Ethanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (10), pp.4048-4052. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp512128c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring absolute spin polarization in dissolution-DNP by Spin PolarimetrY Magnetic Resonance (SPY-MR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave frequency modulation to enhance Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 602, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polarizing solids for pure hyperpolarized liquids through dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14693-14697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1407730111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Deuterated Metabolites via Remote Cross-Polarization and Dissolution Dynamic Nuclear Polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (5), pp.1411-1415. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4118776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Screening Boosted by Hyperpolarized Long-Lived States in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.2509-2515. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201402214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Lived States of Magnetically Equivalent Spins Populated by Dissolution-DNP and Revealed by Enzymatic Reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (51), pp.17113-17118 </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201404967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Quantitative Measurements of Enzyme Kinetics by Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (19), pp.3290-3295. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz501411d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross polarization from H-1 to quadrupolar Li-6 nuclei for dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (45), pp.24813-24817. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03592e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Dissolution Dynamic Nuclear Polarization by Cross Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van Den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz301781t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High field dynamic nuclear polarization at 6.7 T: Carbon-13 polarization above 70% within 20 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 549, pp.Pages 99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization for Dissolution Dynamic Nuclear Polarization Experiments at Readily Accessible Temperatures 1.2 &amp;lt; T &amp;lt; 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1-2), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00723-012-0358-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization and Other Magnetic Ideas at EPFL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shutao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 ((10)), pp.734-40. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2012.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-resolution magnetic resonance in inhomogeneous magnetic fields: two-dimensional long-lived-coherence correlation spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.047602. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.047602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional spin-labeling of polymers for enhancing NMR sensitivity by solvent-free dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Borcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 ((16)), pp.2929-32. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR of insensitive nuclei enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxometry of insensitive nuclei: optimizing dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (1), pp.137-40. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending timescales and narrowing linewidths in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (9), pp.652-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2011.652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra High-Resolution NMR: Sustained Induction Decays of Long-Lived Coherences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J a Ton Konter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 ((39)), pp.15644-15649. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja2052792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinning thermometer to monitor microwave heating and glass transitions in dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Caporini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 ((11)), pp.689-92. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.2811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Field NMR to Preserve Hyperpolarized Proton Magnetization as Long-lived States in Moderate Magnetic Fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton hyperpolarisation preserved in long-lived states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (43), pp.8192-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc01953d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of yttrium-ligand complexation monitored using hyperpolarized (89)Y as a model for gadolinium in contrast agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (14), pp.5006-7. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1013954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scavenging free radicals to preserve enhancement and extend relaxation times in NMR using dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (35), pp.6182-5. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201000934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarizing gases via dynamic nuclear polarization and sublimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (1), pp.018104. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.018104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR of (15)N-choline metabolites enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Gruetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (131) (44), pp.16014-5. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9021304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived states to sustain hyperpolarized magnetization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 ((44)), pp.18469-73. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0908123106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperMix symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyp21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-aware activation layer for neural network image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.H. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2020: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.2548303, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction studies with secondary-labelled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem-Eddine Boughazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance fluid-path for dissolution-DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization Deli & Take Away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN grand SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable Hyperpolarized Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2017 - 20th ISMAR meeting &amp; the Rocky Mountain Conference on EPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMAR, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance with 10'000-fold enhanced sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Chimie de Lyon, Mar 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Monpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndon Emsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/038131 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebha Anandhi Jegadeesan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Vinod-Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14338967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2024.100162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Elliott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-6gd0l-v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Picazo-Frutos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koptyug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05127J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047899" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S Kiryutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Rodin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra V Yurkovskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin L Ivanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02600b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Can" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Meier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00253c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mammoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Pinon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Chinthalapalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07884a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M.M Weber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jhajharia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498642v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian De&#8197;nanteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602506" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZCDK3F5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05587G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mi&#233;ville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chappuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar D. Gossert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260208v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theresia P&#246;schko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bechmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buratto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03350K" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114264v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512128c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.09.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel J. Perez Linde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Miclet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501411d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03592e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404967" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Den Brandt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301781t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0358-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya F Segawa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhiman Sarkar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.047602" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2012.734" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borcard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100630" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodenhausen," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.652" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a Ton Konter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van den Brandt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2052792" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2811" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornet," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Vasos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01953d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1013954" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000934" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593805v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Hyacinthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarkar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.018104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gruetter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9021304" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Vasos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ahuja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908123106" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H. Baxter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Boughazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebha Anandhi Jegadeesan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Vinod-Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14338967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2024.100162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Elliott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-6gd0l-v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Picazo-Frutos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koptyug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05127J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047899" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S Kiryutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Rodin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra V Yurkovskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin L Ivanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02600b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Can" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Meier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00253c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mammoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Pinon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Chinthalapalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07884a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M.M Weber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jhajharia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498642v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian De&#8197;nanteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602506" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZCDK3F5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05587G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mi&#233;ville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chappuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar D. Gossert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260208v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theresia P&#246;schko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bechmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buratto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03350K" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114264v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512128c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.09.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel J. Perez Linde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Miclet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501411d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03592e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Den Brandt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301781t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0358-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2012.734" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya F Segawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhiman Sarkar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.047602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borcard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100630" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodenhausen," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.652" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a Ton Konter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van den Brandt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2052792" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2811" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornet," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Vasos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01953d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1013954" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000934" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593805v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Hyacinthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarkar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.018104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gruetter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9021304" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Vasos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ahuja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908123106" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H. Baxter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Boughazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>