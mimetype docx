--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Jannin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Polarizing Solids with Extended Pore Diameters for Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina V Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia H Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.e202400068. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Mechanisms using TEMPOL and trityl OX063 radicals at 1 T and 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shebha Anandhi Jegadeesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Vinod-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (15), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14338967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Huu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-Formate as an indirect low-temperature 1H lineshape polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.100162. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmro.2024.100162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and simple 13C-hyperpolarization by 1H dissolution dynamic nuclear polarization followed by an in-line magnetic field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynard-Feytis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart J Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (50), pp.27576-27586. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-6gd0l-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero- to Ultralow-Field Nuclear Magnetic Resonance Enhanced with Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Picazo-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen water NMR lineshape analysis enables absolute polarization quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koptyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.5956-5964. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05127J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation tuned dipolar order mediated 1H→13C cross-polarization for dissolution-dynamic nuclear polarization experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.101762. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2021.101762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126-127, pp.59-100. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2021.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample formulations for dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.041308. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and methodology of dissolution dynamic nuclear polarization in physical, chemical and biological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of hyperpolarized samples in dissolution-DNP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey S Kiryutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan A Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra V Yurkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin L Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (25), pp.13696-13705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02600b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Microstructured Hyperpolarizing Matrices for Optimal Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7453-7457. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201801009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhauser effects in non-conducting solids at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mentink-Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286, pp.138-142. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Opens New Perspectives for NMR Spectroscopy in Analytical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (6), pp.3639 - 3650. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Salnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized long-lived nuclear spin states in monodeuterated methyl groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (15), pp.9755-9759. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp00253c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryogen-Consumption-Free System for Dynamic Nuclear Polarization at 9.4 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Nitrogen-15 Nuclei by Cross Polarization and Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1), pp.015109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization of Long-Lived Nuclear Spin States in Methyl Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C. Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3549-3555. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Chung Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Yulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heveltica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable hyperpolarized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.13975 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylazide Hybrid-Silica – Polarization Platform for Dynamic Nuclear Polarization at Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram R Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bieringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwarzwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.e1600122. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201600122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homonuclear decoupling for spectral simplification of carbon-13 enriched molecules in solution-state NMR enhanced by dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.11480-11487. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp07884a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Frozen Hydrocarbon Gases by Dynamic Nuclear Polarization at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (16), pp.3235 - 3239. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution dynamic nuclear polarization of deuterated molecules enhanced by cross-polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle M.M Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (19), pp.194203. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4967402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterable Agents for Hyperpolarization of Water, Metabolites, and Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian De nanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (41), pp.14696 - 14700. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-gated dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (44), pp.30530-30535 </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05587G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic tunnel to shelter hyperpolarized fluids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (2), pp.024101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Water to Study Protein-Ligand Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvar D. Gossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (9), pp.1674-1678. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Noise Detection of Nuclear Hyperpolarization at 1.2 K.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Theresia Pöschko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (18), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in preparing, preserving and detecting para-water in bulk: overcoming proton exchange and other hurdles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.26819-26827. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03350K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Para-Ethanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (10), pp.4048-4052. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp512128c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring absolute spin polarization in dissolution-DNP by Spin PolarimetrY Magnetic Resonance (SPY-MR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave frequency modulation to enhance Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 602, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polarizing solids for pure hyperpolarized liquids through dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14693-14697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1407730111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Deuterated Metabolites via Remote Cross-Polarization and Dissolution Dynamic Nuclear Polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (5), pp.1411-1415. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4118776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Screening Boosted by Hyperpolarized Long-Lived States in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.2509-2515. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201402214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Lived States of Magnetically Equivalent Spins Populated by Dissolution-DNP and Revealed by Enzymatic Reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (51), pp.17113-17118 </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201404967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Quantitative Measurements of Enzyme Kinetics by Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (19), pp.3290-3295. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz501411d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross polarization from H-1 to quadrupolar Li-6 nuclei for dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (45), pp.24813-24817. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03592e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Dissolution Dynamic Nuclear Polarization by Cross Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van Den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz301781t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High field dynamic nuclear polarization at 6.7 T: Carbon-13 polarization above 70% within 20 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 549, pp.Pages 99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization for Dissolution Dynamic Nuclear Polarization Experiments at Readily Accessible Temperatures 1.2 &amp;lt; T &amp;lt; 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1-2), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00723-012-0358-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization and Other Magnetic Ideas at EPFL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shutao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 ((10)), pp.734-40. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2012.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-resolution magnetic resonance in inhomogeneous magnetic fields: two-dimensional long-lived-coherence correlation spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.047602. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.047602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional spin-labeling of polymers for enhancing NMR sensitivity by solvent-free dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Borcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 ((16)), pp.2929-32. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR of insensitive nuclei enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxometry of insensitive nuclei: optimizing dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (1), pp.137-40. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending timescales and narrowing linewidths in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (9), pp.652-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2011.652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra High-Resolution NMR: Sustained Induction Decays of Long-Lived Coherences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J a Ton Konter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 ((39)), pp.15644-15649. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja2052792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinning thermometer to monitor microwave heating and glass transitions in dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Caporini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 ((11)), pp.689-92. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.2811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Field NMR to Preserve Hyperpolarized Proton Magnetization as Long-lived States in Moderate Magnetic Fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton hyperpolarisation preserved in long-lived states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (43), pp.8192-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc01953d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of yttrium-ligand complexation monitored using hyperpolarized (89)Y as a model for gadolinium in contrast agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (14), pp.5006-7. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1013954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scavenging free radicals to preserve enhancement and extend relaxation times in NMR using dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (35), pp.6182-5. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201000934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarizing gases via dynamic nuclear polarization and sublimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (1), pp.018104. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.018104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR of (15)N-choline metabolites enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Gruetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (131) (44), pp.16014-5. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9021304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived states to sustain hyperpolarized magnetization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 ((44)), pp.18469-73. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0908123106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperMix symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyp21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-aware activation layer for neural network image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.H. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2020: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.2548303, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction studies with secondary-labelled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem-Eddine Boughazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance fluid-path for dissolution-DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization Deli & Take Away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN grand SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable Hyperpolarized Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2017 - 20th ISMAR meeting &amp; the Rocky Mountain Conference on EPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMAR, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance with 10'000-fold enhanced sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Chimie de Lyon, Mar 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Monpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndon Emsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/038131 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sami Jannin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Polarizing Solids with Extended Pore Diameters for Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina V Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia H Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.e202400068. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Mechanisms using TEMPOL and trityl OX063 radicals at 1 T and 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shebha Anandhi Jegadeesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Vinod-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (15), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14338967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Huu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gioiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Nghia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-Formate as an indirect low-temperature 1H lineshape polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.100162. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmro.2024.100162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and simple 13C-hyperpolarization by 1H dissolution dynamic nuclear polarization followed by an in-line magnetic field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynard-Feytis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart J Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (50), pp.27576-27586. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-6gd0l-v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero- to Ultralow-Field Nuclear Magnetic Resonance Enhanced with Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Picazo-Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen water NMR lineshape analysis enables absolute polarization quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Koptyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.5956-5964. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05127J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation tuned dipolar order mediated 1H→13C cross-polarization for dissolution-dynamic nuclear polarization experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.101762. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2021.101762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126-127, pp.59-100. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2021.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample formulations for dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.041308. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0047899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and methodology of dissolution dynamic nuclear polarization in physical, chemical and biological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 305, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of hyperpolarized samples in dissolution-DNP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey S Kiryutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan A Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra V Yurkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin L Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (25), pp.13696-13705. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp02600b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Microstructured Hyperpolarizing Matrices for Optimal Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cavaillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (25), pp.7453-7457. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201801009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhauser effects in non-conducting solids at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mentink-Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286, pp.138-142. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization Opens New Perspectives for NMR Spectroscopy in Analytical Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (6), pp.3639 - 3650. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pokochueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Salnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized long-lived nuclear spin states in monodeuterated methyl groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Stevanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (15), pp.9755-9759. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp00253c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cryogen-Consumption-Free System for Dynamic Nuclear Polarization at 9.4 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization of Long-Lived Nuclear Spin States in Methyl Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C. Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (15), pp.3549-3555. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Nitrogen-15 Nuclei by Cross Polarization and Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1), pp.015109. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4973777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silverio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Chung Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Yulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heveltica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable hyperpolarized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.13975 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylazide Hybrid-Silica – Polarization Platform for Dynamic Nuclear Polarization at Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram R Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bieringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwarzwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.e1600122. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.201600122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homonuclear decoupling for spectral simplification of carbon-13 enriched molecules in solution-state NMR enhanced by dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.11480-11487. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp07884a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Frozen Hydrocarbon Gases by Dynamic Nuclear Polarization at 1.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (16), pp.3235 - 3239. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterable Agents for Hyperpolarization of Water, Metabolites, and Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian De nanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (41), pp.14696 - 14700. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution dynamic nuclear polarization of deuterated molecules enhanced by cross-polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kurzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle M.M Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (19), pp.194203. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4967402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri A van Kalkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-gated dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Jhajharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (44), pp.30530-30535 </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05587G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Noise Detection of Nuclear Hyperpolarization at 1.2 K.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Theresia Pöschko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (18), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in preparing, preserving and detecting para-water in bulk: overcoming proton exchange and other hurdles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.26819-26827. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP03350K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic tunnel to shelter hyperpolarized fluids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (2), pp.024101. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Water to Study Protein-Ligand Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvar D. Gossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (9), pp.1674-1678. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized Para-Ethanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (10), pp.4048-4052. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp512128c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring absolute spin polarization in dissolution-DNP by Spin PolarimetrY Magnetic Resonance (SPY-MR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave frequency modulation to enhance Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 602, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polarizing solids for pure hyperpolarized liquids through dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14693-14697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1407730111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization of Deuterated Metabolites via Remote Cross-Polarization and Dissolution Dynamic Nuclear Polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (5), pp.1411-1415. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4118776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Screening Boosted by Hyperpolarized Long-Lived States in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.2509-2515. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201402214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross polarization from H-1 to quadrupolar Li-6 nuclei for dissolution DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (45), pp.24813-24817. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03592e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Quantitative Measurements of Enzyme Kinetics by Dissolution Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (19), pp.3290-3295. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz501411d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Lived States of Magnetically Equivalent Spins Populated by Dissolution-DNP and Revealed by Enzymatic Reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (51), pp.17113-17118 </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201404967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Dissolution Dynamic Nuclear Polarization by Cross Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel J. Perez Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van Den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz301781t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High field dynamic nuclear polarization at 6.7 T: Carbon-13 polarization above 70% within 20 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 549, pp.Pages 99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Polarization for Dissolution Dynamic Nuclear Polarization Experiments at Readily Accessible Temperatures 1.2 &amp;lt; T &amp;lt; 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1-2), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00723-012-0358-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-resolution magnetic resonance in inhomogeneous magnetic fields: two-dimensional long-lived-coherence correlation spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Chinthalapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.047602. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.047602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Nuclear Polarization and Other Magnetic Ideas at EPFL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shutao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mammoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 ((10)), pp.734-40. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2012.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional spin-labeling of polymers for enhancing NMR sensitivity by solvent-free dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Borcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 ((16)), pp.2929-32. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending timescales and narrowing linewidths in NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya F Segawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (9), pp.652-5. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2011.652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra High-Resolution NMR: Sustained Induction Decays of Long-Lived Coherences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J a Ton Konter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hautle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben van den Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 ((39)), pp.15644-15649. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja2052792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinning thermometer to monitor microwave heating and glass transitions in dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vitzthum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Caporini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gerber-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 ((11)), pp.689-92. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.2811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR of insensitive nuclei enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxometry of insensitive nuclei: optimizing dissolution dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 210 (1), pp.137-40. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Field NMR to Preserve Hyperpolarized Proton Magnetization as Long-lived States in Moderate Magnetic Fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodenhausen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton hyperpolarisation preserved in long-lived states.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (43), pp.8192-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc01953d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of yttrium-ligand complexation monitored using hyperpolarized (89)Y as a model for gadolinium in contrast agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bodenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (14), pp.5006-7. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1013954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scavenging free radicals to preserve enhancement and extend relaxation times in NMR using dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (35), pp.6182-5. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201000934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarizing gases via dynamic nuclear polarization and sublimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (1), pp.018104. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.018104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR of (15)N-choline metabolites enhanced by dynamic nuclear polarization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhiman Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Gruetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (131) (44), pp.16014-5. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9021304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived states to sustain hyperpolarized magnetization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Vasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 ((44)), pp.18469-73. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0908123106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine optimization of a dissolution-DNP setting for 13C and 1H NMR of metabolic samples at natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Eshchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperMix symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyp21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-aware activation layer for neural network image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.H. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2020: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.2548303, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction studies with secondary-labelled hyperpolarized ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem-Eddine Boughazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance fluid-path for dissolution-DNP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAR and AMPERE organizations, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarization Deli & Take Away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN grand SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportable Hyperpolarized Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2017 - 20th ISMAR meeting &amp; the Rocky Mountain Conference on EPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMAR, Jul 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance with 10'000-fold enhanced sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Chimie de Lyon, Mar 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Vuichoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Monpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gandriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndon Emsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/038131 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebha Anandhi Jegadeesan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Vinod-Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14338967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2024.100162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Elliott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-6gd0l-v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Picazo-Frutos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koptyug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05127J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047899" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S Kiryutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Rodin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra V Yurkovskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin L Ivanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02600b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Can" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Meier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00253c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mammoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Pinon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Chinthalapalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07884a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M.M Weber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jhajharia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498642v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian De&#8197;nanteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602506" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZCDK3F5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05587G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mi&#233;ville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chappuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar D. Gossert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260208v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theresia P&#246;schko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bechmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buratto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03350K" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114264v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512128c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.09.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel J. Perez Linde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Miclet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501411d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03592e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Den Brandt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301781t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0358-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2012.734" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya F Segawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhiman Sarkar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.047602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borcard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100630" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodenhausen," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.652" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a Ton Konter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van den Brandt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2052792" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2811" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornet," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Vasos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01953d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1013954" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000934" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593805v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Hyacinthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarkar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.018104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gruetter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9021304" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Vasos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ahuja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908123106" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H. Baxter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Boughazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebha Anandhi Jegadeesan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Vinod-Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14338967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2024.100162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Elliott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-6gd0l-v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Picazo-Frutos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koptyug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05127J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047899" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S Kiryutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Rodin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra V Yurkovskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin L Ivanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02600b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Can" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Meier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00253c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mammoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C. Pinon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Chinthalapalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carnevale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07884a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian De&#8197;nanteuil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602506" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZCDK3F5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M.M Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jhajharia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05587G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theresia P&#246;schko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bechmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500805" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205934v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buratto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03350K" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mi&#233;ville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908196" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chappuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar D. Gossert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00403" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114264v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512128c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.09.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel J. Perez Linde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Miclet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501411d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404967" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Den Brandt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301781t" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0358-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya F Segawa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhiman Sarkar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.047602" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2012.734" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borcard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100630" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652825v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.652" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a Ton Konter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van den Brandt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2052792" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635126v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gerber-Lemaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2811" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Helm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodenhausen," TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.02.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornet," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Vasos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01953d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1013954" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201000934" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593805v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comment" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Hyacinthe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mi&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarkar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.018104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gruetter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9021304" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Vasos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ahuja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908123106" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001770v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H. Baxter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548303" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Boughazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866304v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>