--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -2590,51 +2590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E8DF54F"/>
+    <w:nsid w:val="2A2999D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>