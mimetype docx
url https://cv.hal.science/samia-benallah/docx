--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -282,51 +282,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -489,187 +489,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de travail à l'hôpital : un problème de santé publique</w:t>
+                <w:t xml:space="preserve">L’allongement de la durée d’assurance a-t-il atteint sa cible ? Une analyse à partir des données de la Cnav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.215.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046049v1</w:t>
+                <w:t xml:space="preserve">hal-02968870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allongement de la durée d’assurance a-t-il atteint sa cible ? Une analyse à partir des données de la Cnav</w:t>
+                <w:t xml:space="preserve">Conditions de travail à l'hôpital : un problème de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecop.215.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968870v1</w:t>
+                <w:t xml:space="preserve">hal-03046049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l’hôpital. Quels enjeux en termes de travail et de santé des personnels ?</w:t>
               </w:r>
@@ -831,282 +831,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glissement de la norme de contributivité au régime général d'assurance-vieillesse : une estimation des effets potentiels sur le niveau des pensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La CNAV à l’épreuve des réformes des retraites : entretien avec Pierre Mayeur (directeur de la CNAV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+                <w:t xml:space="preserve">Patrick Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retraite et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968979v1</w:t>
+                <w:t xml:space="preserve">hal-02971492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELS EFFETS PRODUITS PAR L'ALLONGEMENT DE LA DURÉE D'ASSURANCE REQUISE ? BILAN DES ÉVALUATIONS EX POST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La CNAV à l’épreuve des réformes des retraites : entretien avec Pierre Mayeur (directeur de la CNAV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glissement de la norme de contributivité au régime général d'assurance-vieillesse : une estimation des effets potentiels sur le niveau des pensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.5749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971492v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la &amp;quot;générosité&amp;quot; des systèmes de retraite ? Une application aux pays de la méditerranée</w:t>
               </w:r>
@@ -1194,307 +1194,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de départ en retraite et réforme de 2003 : Les effets de la surcote</w:t>
+                <w:t xml:space="preserve">Comportements de départ en retraite et réforme de 2003 : les effets de la surcote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, N° 441-442, pp.79-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968989v1</w:t>
+                <w:t xml:space="preserve">hal-05601669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il reculer l'âge légal du départ à la retraite ?</w:t>
+                <w:t xml:space="preserve">Comportements de départ en retraite et réforme de 2003 : Les effets de la surcote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.109.0101⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2011.9614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343728v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on expliquer le faible taux d'emploi des seniors en France ?</w:t>
+                <w:t xml:space="preserve">Faut-il reculer l'âge légal du départ à la retraite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.109.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on expliquer le faible taux d'emploi des seniors en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.105.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1504,189 +1573,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décote et surcote. Evolutions des conditions de départ au régime général d’assurance vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire REPARVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi temporel des contraintes de travail du secteur hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude Interdisciplinaire - Les conditions d’exercices des infirmières libérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraite par l’usage des temps quotidiens : une relecture de l’enquête Emploi du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1702,73 +1771,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie sociale, vieillesses et vieillissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44es Journées de l'Association d'Economie Sociale, Sep 2025, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche territoriale des politiques d'autonomie : Le cas du « Village Champenois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1784,237 +1853,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal REGARDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préférences individuelles des seniors pour les technologies : quels déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT’2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préférences individuelles des seniors pour les technologies : quels déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française d’Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2030,51 +2099,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36es journées de l'Association d'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2084,111 +2153,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes des retraites et leurs effets : enjeux et évaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1167-4687, ESSN : 1961-8719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2198,51 +2267,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Travailler, se protéger, habiter : parcours et politiques sociales à l'épreuve des vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2275,73 +2344,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Campus Ouvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, protection sociale et inégalités : Approches critiques de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-31, 2025, 978-2-494204-23-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2361,51 +2430,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.93-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2415,114 +2484,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préférence pour la retraite : essais de mesure d'un paramètre complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Paris 13, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PA131022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05489538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2590,51 +2659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2999D7"/>
+    <w:nsid w:val="A506845A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2821,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-benallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9826-7683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180318802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Retsin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.215.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5749" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Moudden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9614" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.109.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.105.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05489538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA131022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-benallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9826-7683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180318802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Retsin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vezinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dardier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.215.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5749" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Moudden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05601669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.109.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.105.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05489538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA131022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>