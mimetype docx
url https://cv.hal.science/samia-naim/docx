--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samia Naïm </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche émériteAncienne directrice du LacitoDirection de la collection “Les langues du monde” de la Société de linguistique de Paris (SLP)Habilitation à Diriger des Recherches </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samia-naim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029165393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4044590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080148259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume (éd.), « La grammaire arabe étendue », dossier thématique, Histoire, Épistémologie, Langage, 2020, 42(1), 188 p., Paris, Société d’histoire et d’épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bulletin de la Société de linguistique de Paris, 2, pp.63 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruweleit, Stefan : Aspect, Tense and Action in the Dialect of Beirut. Leiden/Boston:Brill, 2015. 271 pages. ISBN 978-90-04-28753-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Typology and Universals </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.375-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano , Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Bettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic structure of motion verbs in the dialect of Zabid (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Papers from the forty-third meeting of the Seminar for Arabian Studies held at the British Museum, London, 23-25 July 2009, 40, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive Genitive, Dative Construction and TAM Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semitic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de la grammaire arabe par Zamakshari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome CIII/2, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement syntaxique des relations inaliénables en arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.209-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédication possessive et l'émergence de formes d'Avoir en arabe oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.359-383. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.98.1.503780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépalatalisation et construction des parlers urbains en arabe palestinien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.141-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure des mots arabes venus d'ailleurs. Emprunts et pharyngalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'accent yéménite : Le parler des femmes de l'ancienne génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für arabische Linguistik = Journal of Arabic linguistics = Journal de linguistique arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.67-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatifs explicites et présent d'allocution : Paroles yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seder al-tawḥīd, un document Judéo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.145-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de capacité entre passé et présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir : comment dire, comment faire à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du heurtoir à l’antichambre : les noms de la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.216-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de Propreté à Tunis : Le &amp;quot;sale&amp;quot; et sa négation dans le langage des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat traditionnel à Sanaa, sémantique de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 - 2, pp.79-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact d’usages et stratégies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n° 33, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociolinguistique du statut de l’emphase dans la ville de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace et le mouvement dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des liens entre temporalité et spatialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of Space relations in Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Conference on Functional Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bu-Ali Sina University, Sep 2015, Hamedan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en linguistique : des données empiriques aux hypothèses typologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre François; Samia Naïm; J-M Roynard, Jul 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal & Guttural Patterns in Onsets and Nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Léo Léonard et Samia Naïm, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions dans une perspective comparative : dialectes de la péninsule arabique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Raichoor Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inchoative ~ingressive distinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association internationale de dialectologie arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de l'indéfini en arabe yéménite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral articulations of Arabic Dad in south-western Saudi Arabia : electropalatographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium British Association of Academic Phoneticians (BAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Evidence for the lateralized ḍāḍ in Saudi Tihamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés, variations de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bounfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Expolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et/ou mise en relief en arabe dialectal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion sémantique de saillance et ses corrélats morphosyntaxiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois modaux de la particule *qad en arabe yéménite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments à Remarks on the spoken Arabic of Zabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Essex, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive genitive and dative construction in Eastern and Arabian Arabic dialects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genitive constructions in Semitic: comparative and diachronic perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean-Léo Léonard. 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naïm Samia. Peeters, pp.232, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. Peeters, 2006, 90-429-1746-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, d'un itinéraire à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve @ Larose, 2001, 2-7068-1482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruˀyah al-jaman, bayna ħabʃūʃ wa hālīvī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe de Râs Beyrouth ‘Ayn al Muraysa, la diversité phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions en arabe : variation intra et interdialectale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage de l'émotion : variations linguistiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatka Guentcheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality: Empirical and Theoretical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, John Benjamins Publishing, pp.325-354, 2016, Studies in Language Companion Series, 9789027259370. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.172.10nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality Descriptive and theoretical issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-355, 2016, 0165-7763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles indéfinis et degrés de définitude dans le dialecte de Zabid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Durand, A.D. Langone, G. Mion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alf lahǧa wa lahǧa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, LIT, pp.301-315, 2014, 978-3-643-90334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrère. Backing and backness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Academic publishers, pp.133-155, 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L Léonard &amp; S. Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, p. 133-155, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reflexes of Proto-Semitic ḍād and ð̣āˀ in Al-Rubūˀah dialect, south-west Saudi Arabia : Electropalatographic and acoustic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicht nur mit Engelszungen Beiträge zur semitischen Dialektologie, Festschrift for Werner Arnold.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz,, pp.134-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialects of the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Weninger, G. Khan, M. Streck, J. Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semitic Languages. An international Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.220-237, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi et les stratégies de reflexivation dans des variétés dialectales de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Rousseau, D. Roulland et D. Bottiveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-319, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie coordinative et stratégie comitative : état de la question en arabe classique et dialectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe dialectal : enquêtes, descriptions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers du C.E.R.E.S, pp.319-331, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres temporels du déplacement (Parlers yéménites de la mer Rouge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2006, Numéros Spéciaux (SELAF), 9789042917460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmier dattier au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; V. de Colombel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-161, 2002, Société d'Études Linguistiques et Anthropologiques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchi et moyen dans une perspective comparative en arabe yéménite (Sanaa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive and Middle : Typological approaches. Université de Tunis. Parrainé par l'Association for linguistic Typology. 15–17 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire des devinettes, «faire société»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Masquelier &amp; J.-L. Siran; Jean-Louis Siran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’interlocution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107-132, L’Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et Habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bonnenfant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa Architecture Domestique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.94-100, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa : Parcours d’une cité d’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, pp.94 - 99 ; 108 -112, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique comme moyen d’approche des structures sociales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.Brown, M. Jolé, P. Sluglett &amp; S. Zubaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Cities in comparative perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ithaca, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | la palmeraie de Ṣwajq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Zabid, Yemen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Jardins urbains San'ā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Un four à pain traditionnel avec une hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen |Farine de fenugrec ħilbah (Trigonella foenum-graecum) et feuilles de tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS-LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Epices sur le marché de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corpus du Yémen et du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band I : Mensch, Natur, Fauna und Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqâq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics (eall),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beirut Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit de noces de Si Béchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une corvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samia Naïm </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche émériteAncienne directrice du LacitoDirection de la collection “Les langues du monde” de la Société de linguistique de Paris (SLP)Habilitation à Diriger des Recherches </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samia-naim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029165393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4044590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080148259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume (éd.), « La grammaire arabe étendue », dossier thématique, Histoire, Épistémologie, Langage, 2020, 42(1), 188 p., Paris, Société d’histoire et d’épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bulletin de la Société de linguistique de Paris, 2, pp.63 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruweleit, Stefan : Aspect, Tense and Action in the Dialect of Beirut. Leiden/Boston:Brill, 2015. 271 pages. ISBN 978-90-04-28753-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Typology and Universals </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.375-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano , Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Bettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic structure of motion verbs in the dialect of Zabid (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Papers from the forty-third meeting of the Seminar for Arabian Studies held at the British Museum, London, 23-25 July 2009, 40, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive Genitive, Dative Construction and TAM Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semitic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de la grammaire arabe par Zamakshari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome CIII/2, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement syntaxique des relations inaliénables en arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.209-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédication possessive et l'émergence de formes d'Avoir en arabe oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.359-383. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.98.1.503780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépalatalisation et construction des parlers urbains en arabe palestinien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.141-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure des mots arabes venus d'ailleurs. Emprunts et pharyngalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'accent yéménite : Le parler des femmes de l'ancienne génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für arabische Linguistik = Journal of Arabic linguistics = Journal de linguistique arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.67-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatifs explicites et présent d'allocution : Paroles yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de capacité entre passé et présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seder al-tawḥīd, un document Judéo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.145-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir : comment dire, comment faire à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du heurtoir à l’antichambre : les noms de la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.216-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de Propreté à Tunis : Le &amp;quot;sale&amp;quot; et sa négation dans le langage des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat traditionnel à Sanaa, sémantique de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 - 2, pp.79-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact d’usages et stratégies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n° 33, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociolinguistique du statut de l’emphase dans la ville de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace et le mouvement dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des liens entre temporalité et spatialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of Space relations in Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Conference on Functional Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bu-Ali Sina University, Sep 2015, Hamedan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en linguistique : des données empiriques aux hypothèses typologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre François; Samia Naïm; J-M Roynard, Jul 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inchoative ~ingressive distinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association internationale de dialectologie arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Raichoor Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions dans une perspective comparative : dialectes de la péninsule arabique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal & Guttural Patterns in Onsets and Nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Léo Léonard et Samia Naïm, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral articulations of Arabic Dad in south-western Saudi Arabia : electropalatographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium British Association of Academic Phoneticians (BAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de l'indéfini en arabe yéménite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Evidence for the lateralized ḍāḍ in Saudi Tihamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés, variations de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bounfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Expolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois modaux de la particule *qad en arabe yéménite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et/ou mise en relief en arabe dialectal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion sémantique de saillance et ses corrélats morphosyntaxiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments à Remarks on the spoken Arabic of Zabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Essex, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive genitive and dative construction in Eastern and Arabian Arabic dialects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genitive constructions in Semitic: comparative and diachronic perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean-Léo Léonard. 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naïm Samia. Peeters, pp.232, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. Peeters, 2006, 90-429-1746-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, d'un itinéraire à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve @ Larose, 2001, 2-7068-1482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruˀyah al-jaman, bayna ħabʃūʃ wa hālīvī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe de Râs Beyrouth ‘Ayn al Muraysa, la diversité phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions en arabe : variation intra et interdialectale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage de l'émotion : variations linguistiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality Descriptive and theoretical issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-355, 2016, 0165-7763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatka Guentcheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality: Empirical and Theoretical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, John Benjamins Publishing, pp.325-354, 2016, Studies in Language Companion Series, 9789027259370. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.172.10nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles indéfinis et degrés de définitude dans le dialecte de Zabid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Durand, A.D. Langone, G. Mion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alf lahǧa wa lahǧa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, LIT, pp.301-315, 2014, 978-3-643-90334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reflexes of Proto-Semitic ḍād and ð̣āˀ in Al-Rubūˀah dialect, south-west Saudi Arabia : Electropalatographic and acoustic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicht nur mit Engelszungen Beiträge zur semitischen Dialektologie, Festschrift for Werner Arnold.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz,, pp.134-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L Léonard &amp; S. Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, p. 133-155, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrère. Backing and backness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Academic publishers, pp.133-155, 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialects of the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Weninger, G. Khan, M. Streck, J. Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semitic Languages. An international Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.220-237, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi et les stratégies de reflexivation dans des variétés dialectales de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Rousseau, D. Roulland et D. Bottiveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-319, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres temporels du déplacement (Parlers yéménites de la mer Rouge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2006, Numéros Spéciaux (SELAF), 9789042917460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie coordinative et stratégie comitative : état de la question en arabe classique et dialectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe dialectal : enquêtes, descriptions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers du C.E.R.E.S, pp.319-331, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmier dattier au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; V. de Colombel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-161, 2002, Société d'Études Linguistiques et Anthropologiques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchi et moyen dans une perspective comparative en arabe yéménite (Sanaa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive and Middle : Typological approaches. Université de Tunis. Parrainé par l'Association for linguistic Typology. 15–17 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire des devinettes, «faire société»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Masquelier &amp; J.-L. Siran; Jean-Louis Siran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’interlocution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107-132, L’Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et Habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bonnenfant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa Architecture Domestique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.94-100, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa : Parcours d’une cité d’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, pp.94 - 99 ; 108 -112, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique comme moyen d’approche des structures sociales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.Brown, M. Jolé, P. Sluglett &amp; S. Zubaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Cities in comparative perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ithaca, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | la palmeraie de Ṣwajq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Zabid, Yemen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Jardins urbains San'ā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Un four à pain traditionnel avec une hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen |Farine de fenugrec ħilbah (Trigonella foenum-graecum) et feuilles de tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS-LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Epices sur le marché de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corpus du Yémen et du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band I : Mensch, Natur, Fauna und Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqâq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics (eall),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beirut Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit de noces de Si Béchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une corvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81F05A48"/>
+    <w:nsid w:val="B0D13AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029165393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4044590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080148259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pilot-Raichoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano , Lancioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Bettini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.98.1.503780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilot-Raichoor Christiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Heselwood Janet Watson Munira Al-Azraqi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bounfour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802634v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.10nai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690535v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042917460&amp;amp;series_number_str=32&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911154&amp;amp;series_number_str=400&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029165393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4044590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080148259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pilot-Raichoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano , Lancioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Bettini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.98.1.503780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilot-Raichoor Christiane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Heselwood Janet Watson Munira Al-Azraqi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bounfour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802634v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.10nai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690535v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042917460&amp;amp;series_number_str=32&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911154&amp;amp;series_number_str=400&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>