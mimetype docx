--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samia Naïm </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche émériteAncienne directrice du LacitoDirection de la collection “Les langues du monde” de la Société de linguistique de Paris (SLP)Habilitation à Diriger des Recherches </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samia-naim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029165393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4044590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080148259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume (éd.), « La grammaire arabe étendue », dossier thématique, Histoire, Épistémologie, Langage, 2020, 42(1), 188 p., Paris, Société d’histoire et d’épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bulletin de la Société de linguistique de Paris, 2, pp.63 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruweleit, Stefan : Aspect, Tense and Action in the Dialect of Beirut. Leiden/Boston:Brill, 2015. 271 pages. ISBN 978-90-04-28753-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Typology and Universals </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.375-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano , Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Bettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic structure of motion verbs in the dialect of Zabid (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Papers from the forty-third meeting of the Seminar for Arabian Studies held at the British Museum, London, 23-25 July 2009, 40, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive Genitive, Dative Construction and TAM Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semitic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de la grammaire arabe par Zamakshari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome CIII/2, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement syntaxique des relations inaliénables en arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.209-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédication possessive et l'émergence de formes d'Avoir en arabe oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.359-383. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.98.1.503780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépalatalisation et construction des parlers urbains en arabe palestinien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.141-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure des mots arabes venus d'ailleurs. Emprunts et pharyngalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'accent yéménite : Le parler des femmes de l'ancienne génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für arabische Linguistik = Journal of Arabic linguistics = Journal de linguistique arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.67-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatifs explicites et présent d'allocution : Paroles yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de capacité entre passé et présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seder al-tawḥīd, un document Judéo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.145-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir : comment dire, comment faire à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du heurtoir à l’antichambre : les noms de la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.216-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de Propreté à Tunis : Le &amp;quot;sale&amp;quot; et sa négation dans le langage des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat traditionnel à Sanaa, sémantique de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 - 2, pp.79-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact d’usages et stratégies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n° 33, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociolinguistique du statut de l’emphase dans la ville de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace et le mouvement dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des liens entre temporalité et spatialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of Space relations in Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Conference on Functional Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bu-Ali Sina University, Sep 2015, Hamedan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en linguistique : des données empiriques aux hypothèses typologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre François; Samia Naïm; J-M Roynard, Jul 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inchoative ~ingressive distinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association internationale de dialectologie arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Raichoor Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions dans une perspective comparative : dialectes de la péninsule arabique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal & Guttural Patterns in Onsets and Nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Léo Léonard et Samia Naïm, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral articulations of Arabic Dad in south-western Saudi Arabia : electropalatographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium British Association of Academic Phoneticians (BAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de l'indéfini en arabe yéménite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Evidence for the lateralized ḍāḍ in Saudi Tihamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés, variations de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bounfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Expolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois modaux de la particule *qad en arabe yéménite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et/ou mise en relief en arabe dialectal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion sémantique de saillance et ses corrélats morphosyntaxiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments à Remarks on the spoken Arabic of Zabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Essex, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive genitive and dative construction in Eastern and Arabian Arabic dialects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genitive constructions in Semitic: comparative and diachronic perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean-Léo Léonard. 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naïm Samia. Peeters, pp.232, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. Peeters, 2006, 90-429-1746-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, d'un itinéraire à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve @ Larose, 2001, 2-7068-1482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruˀyah al-jaman, bayna ħabʃūʃ wa hālīvī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe de Râs Beyrouth ‘Ayn al Muraysa, la diversité phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions en arabe : variation intra et interdialectale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage de l'émotion : variations linguistiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality Descriptive and theoretical issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-355, 2016, 0165-7763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatka Guentcheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality: Empirical and Theoretical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, John Benjamins Publishing, pp.325-354, 2016, Studies in Language Companion Series, 9789027259370. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.172.10nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles indéfinis et degrés de définitude dans le dialecte de Zabid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Durand, A.D. Langone, G. Mion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alf lahǧa wa lahǧa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, LIT, pp.301-315, 2014, 978-3-643-90334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reflexes of Proto-Semitic ḍād and ð̣āˀ in Al-Rubūˀah dialect, south-west Saudi Arabia : Electropalatographic and acoustic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicht nur mit Engelszungen Beiträge zur semitischen Dialektologie, Festschrift for Werner Arnold.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz,, pp.134-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L Léonard &amp; S. Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, p. 133-155, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrère. Backing and backness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Academic publishers, pp.133-155, 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialects of the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Weninger, G. Khan, M. Streck, J. Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semitic Languages. An international Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.220-237, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi et les stratégies de reflexivation dans des variétés dialectales de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Rousseau, D. Roulland et D. Bottiveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-319, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres temporels du déplacement (Parlers yéménites de la mer Rouge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2006, Numéros Spéciaux (SELAF), 9789042917460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie coordinative et stratégie comitative : état de la question en arabe classique et dialectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe dialectal : enquêtes, descriptions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers du C.E.R.E.S, pp.319-331, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmier dattier au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; V. de Colombel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-161, 2002, Société d'Études Linguistiques et Anthropologiques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchi et moyen dans une perspective comparative en arabe yéménite (Sanaa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive and Middle : Typological approaches. Université de Tunis. Parrainé par l'Association for linguistic Typology. 15–17 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire des devinettes, «faire société»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Masquelier &amp; J.-L. Siran; Jean-Louis Siran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’interlocution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107-132, L’Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et Habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bonnenfant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa Architecture Domestique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.94-100, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa : Parcours d’une cité d’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, pp.94 - 99 ; 108 -112, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique comme moyen d’approche des structures sociales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.Brown, M. Jolé, P. Sluglett &amp; S. Zubaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Cities in comparative perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ithaca, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | la palmeraie de Ṣwajq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Zabid, Yemen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Jardins urbains San'ā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Un four à pain traditionnel avec une hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen |Farine de fenugrec ħilbah (Trigonella foenum-graecum) et feuilles de tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS-LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Epices sur le marché de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corpus du Yémen et du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band I : Mensch, Natur, Fauna und Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqâq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics (eall),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beirut Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit de noces de Si Béchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une corvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samia Naïm </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche émériteAncienne directrice du LacitoDirection de la collection “Les langues du monde” de la Société de linguistique de Paris (SLP)Habilitation à Diriger des Recherches </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samia-naim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029165393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4044590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080148259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume (éd.), « La grammaire arabe étendue », dossier thématique, Histoire, Épistémologie, Langage, 2020, 42(1), 188 p., Paris, Société d’histoire et d’épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bulletin de la Société de linguistique de Paris, 2, pp.63 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruweleit, Stefan : Aspect, Tense and Action in the Dialect of Beirut. Leiden/Boston:Brill, 2015. 271 pages. ISBN 978-90-04-28753-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Typology and Universals </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.375-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano , Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Bettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic structure of motion verbs in the dialect of Zabid (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Papers from the forty-third meeting of the Seminar for Arabian Studies held at the British Museum, London, 23-25 July 2009, 40, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive Genitive, Dative Construction and TAM Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semitic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de la grammaire arabe par Zamakshari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome CIII/2, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement syntaxique des relations inaliénables en arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.209-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédication possessive et l'émergence de formes d'Avoir en arabe oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.359-383. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.98.1.503780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépalatalisation et construction des parlers urbains en arabe palestinien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.141-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure des mots arabes venus d'ailleurs. Emprunts et pharyngalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'accent yéménite : Le parler des femmes de l'ancienne génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für arabische Linguistik = Journal of Arabic linguistics = Journal de linguistique arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.67-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatifs explicites et présent d'allocution : Paroles yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de capacité entre passé et présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seder al-tawḥīd, un document Judéo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.145-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir : comment dire, comment faire à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du heurtoir à l’antichambre : les noms de la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.216-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de Propreté à Tunis : Le &amp;quot;sale&amp;quot; et sa négation dans le langage des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat traditionnel à Sanaa, sémantique de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 - 2, pp.79-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact d’usages et stratégies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n° 33, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociolinguistique du statut de l’emphase dans la ville de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace et le mouvement dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des liens entre temporalité et spatialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of Space relations in Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Conference on Functional Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bu-Ali Sina University, Sep 2015, Hamedan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en linguistique : des données empiriques aux hypothèses typologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre François; Samia Naïm; J-M Roynard, Jul 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Raichoor Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions dans une perspective comparative : dialectes de la péninsule arabique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inchoative ~ingressive distinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association internationale de dialectologie arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal & Guttural Patterns in Onsets and Nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Léo Léonard et Samia Naïm, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de l'indéfini en arabe yéménite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral articulations of Arabic Dad in south-western Saudi Arabia : electropalatographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium British Association of Academic Phoneticians (BAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Evidence for the lateralized ḍāḍ in Saudi Tihamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés, variations de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bounfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Expolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois modaux de la particule *qad en arabe yéménite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et/ou mise en relief en arabe dialectal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion sémantique de saillance et ses corrélats morphosyntaxiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments à Remarks on the spoken Arabic of Zabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Essex, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive genitive and dative construction in Eastern and Arabian Arabic dialects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genitive constructions in Semitic: comparative and diachronic perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean-Léo Léonard. 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naïm Samia. Peeters, pp.232, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. Peeters, 2006, 90-429-1746-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, d'un itinéraire à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve @ Larose, 2001, 2-7068-1482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruˀyah al-jaman, bayna ħabʃūʃ wa hālīvī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe de Râs Beyrouth ‘Ayn al Muraysa, la diversité phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions en arabe : variation intra et interdialectale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage de l'émotion : variations linguistiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality Descriptive and theoretical issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-355, 2016, 0165-7763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatka Guentcheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality: Empirical and Theoretical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, John Benjamins Publishing, pp.325-354, 2016, Studies in Language Companion Series, 9789027259370. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.172.10nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles indéfinis et degrés de définitude dans le dialecte de Zabid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Durand, A.D. Langone, G. Mion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alf lahǧa wa lahǧa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, LIT, pp.301-315, 2014, 978-3-643-90334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L Léonard &amp; S. Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, p. 133-155, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrère. Backing and backness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Academic publishers, pp.133-155, 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reflexes of Proto-Semitic ḍād and ð̣āˀ in Al-Rubūˀah dialect, south-west Saudi Arabia : Electropalatographic and acoustic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicht nur mit Engelszungen Beiträge zur semitischen Dialektologie, Festschrift for Werner Arnold.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz,, pp.134-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialects of the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Weninger, G. Khan, M. Streck, J. Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semitic Languages. An international Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.220-237, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi et les stratégies de reflexivation dans des variétés dialectales de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Rousseau, D. Roulland et D. Bottiveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-319, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres temporels du déplacement (Parlers yéménites de la mer Rouge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2006, Numéros Spéciaux (SELAF), 9789042917460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie coordinative et stratégie comitative : état de la question en arabe classique et dialectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe dialectal : enquêtes, descriptions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers du C.E.R.E.S, pp.319-331, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmier dattier au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; V. de Colombel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-161, 2002, Société d'Études Linguistiques et Anthropologiques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchi et moyen dans une perspective comparative en arabe yéménite (Sanaa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive and Middle : Typological approaches. Université de Tunis. Parrainé par l'Association for linguistic Typology. 15–17 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire des devinettes, «faire société»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Masquelier &amp; J.-L. Siran; Jean-Louis Siran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’interlocution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107-132, L’Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et Habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bonnenfant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa Architecture Domestique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.94-100, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa : Parcours d’une cité d’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, pp.94 - 99 ; 108 -112, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique comme moyen d’approche des structures sociales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.Brown, M. Jolé, P. Sluglett &amp; S. Zubaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Cities in comparative perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ithaca, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | la palmeraie de Ṣwajq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Zabid, Yemen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Jardins urbains San'ā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Un four à pain traditionnel avec une hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen |Farine de fenugrec ħilbah (Trigonella foenum-graecum) et feuilles de tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS-LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Epices sur le marché de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corpus du Yémen et du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band I : Mensch, Natur, Fauna und Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqâq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics (eall),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beirut Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit de noces de Si Béchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une corvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0D13AC2"/>
+    <w:nsid w:val="00B420D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029165393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4044590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080148259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pilot-Raichoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano , Lancioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Bettini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.98.1.503780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilot-Raichoor Christiane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Heselwood Janet Watson Munira Al-Azraqi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bounfour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802634v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.10nai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690535v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042917460&amp;amp;series_number_str=32&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911154&amp;amp;series_number_str=400&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029165393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4044590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080148259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pilot-Raichoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano , Lancioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Bettini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.98.1.503780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilot-Raichoor Christiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Heselwood Janet Watson Munira Al-Azraqi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bounfour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802634v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.10nai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690535v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042917460&amp;amp;series_number_str=32&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911154&amp;amp;series_number_str=400&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>