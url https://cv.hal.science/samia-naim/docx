--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samia Naïm </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche émériteAncienne directrice du LacitoDirection de la collection “Les langues du monde” de la Société de linguistique de Paris (SLP)Habilitation à Diriger des Recherches </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samia-naim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029165393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4044590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080148259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume (éd.), « La grammaire arabe étendue », dossier thématique, Histoire, Épistémologie, Langage, 2020, 42(1), 188 p., Paris, Société d’histoire et d’épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bulletin de la Société de linguistique de Paris, 2, pp.63 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruweleit, Stefan : Aspect, Tense and Action in the Dialect of Beirut. Leiden/Boston:Brill, 2015. 271 pages. ISBN 978-90-04-28753-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Typology and Universals </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.375-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano , Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Bettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic structure of motion verbs in the dialect of Zabid (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Papers from the forty-third meeting of the Seminar for Arabian Studies held at the British Museum, London, 23-25 July 2009, 40, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive Genitive, Dative Construction and TAM Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semitic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de la grammaire arabe par Zamakshari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome CIII/2, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement syntaxique des relations inaliénables en arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.209-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédication possessive et l'émergence de formes d'Avoir en arabe oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.359-383. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.98.1.503780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépalatalisation et construction des parlers urbains en arabe palestinien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.141-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure des mots arabes venus d'ailleurs. Emprunts et pharyngalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'accent yéménite : Le parler des femmes de l'ancienne génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für arabische Linguistik = Journal of Arabic linguistics = Journal de linguistique arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.67-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatifs explicites et présent d'allocution : Paroles yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de capacité entre passé et présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seder al-tawḥīd, un document Judéo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.145-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir : comment dire, comment faire à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du heurtoir à l’antichambre : les noms de la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.216-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de Propreté à Tunis : Le &amp;quot;sale&amp;quot; et sa négation dans le langage des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat traditionnel à Sanaa, sémantique de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 - 2, pp.79-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact d’usages et stratégies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n° 33, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociolinguistique du statut de l’emphase dans la ville de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace et le mouvement dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des liens entre temporalité et spatialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of Space relations in Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Conference on Functional Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bu-Ali Sina University, Sep 2015, Hamedan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en linguistique : des données empiriques aux hypothèses typologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre François; Samia Naïm; J-M Roynard, Jul 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Raichoor Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions dans une perspective comparative : dialectes de la péninsule arabique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inchoative ~ingressive distinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association internationale de dialectologie arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal & Guttural Patterns in Onsets and Nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Léo Léonard et Samia Naïm, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de l'indéfini en arabe yéménite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral articulations of Arabic Dad in south-western Saudi Arabia : electropalatographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium British Association of Academic Phoneticians (BAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Evidence for the lateralized ḍāḍ in Saudi Tihamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés, variations de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bounfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Expolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois modaux de la particule *qad en arabe yéménite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et/ou mise en relief en arabe dialectal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion sémantique de saillance et ses corrélats morphosyntaxiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments à Remarks on the spoken Arabic of Zabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Essex, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive genitive and dative construction in Eastern and Arabian Arabic dialects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genitive constructions in Semitic: comparative and diachronic perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean-Léo Léonard. 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naïm Samia. Peeters, pp.232, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. Peeters, 2006, 90-429-1746-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, d'un itinéraire à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve @ Larose, 2001, 2-7068-1482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruˀyah al-jaman, bayna ħabʃūʃ wa hālīvī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe de Râs Beyrouth ‘Ayn al Muraysa, la diversité phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions en arabe : variation intra et interdialectale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage de l'émotion : variations linguistiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality Descriptive and theoretical issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-355, 2016, 0165-7763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatka Guentcheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality: Empirical and Theoretical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, John Benjamins Publishing, pp.325-354, 2016, Studies in Language Companion Series, 9789027259370. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.172.10nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles indéfinis et degrés de définitude dans le dialecte de Zabid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Durand, A.D. Langone, G. Mion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alf lahǧa wa lahǧa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, LIT, pp.301-315, 2014, 978-3-643-90334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L Léonard &amp; S. Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, p. 133-155, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrère. Backing and backness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Academic publishers, pp.133-155, 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reflexes of Proto-Semitic ḍād and ð̣āˀ in Al-Rubūˀah dialect, south-west Saudi Arabia : Electropalatographic and acoustic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicht nur mit Engelszungen Beiträge zur semitischen Dialektologie, Festschrift for Werner Arnold.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz,, pp.134-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialects of the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Weninger, G. Khan, M. Streck, J. Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semitic Languages. An international Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.220-237, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi et les stratégies de reflexivation dans des variétés dialectales de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Rousseau, D. Roulland et D. Bottiveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-319, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres temporels du déplacement (Parlers yéménites de la mer Rouge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2006, Numéros Spéciaux (SELAF), 9789042917460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie coordinative et stratégie comitative : état de la question en arabe classique et dialectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe dialectal : enquêtes, descriptions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers du C.E.R.E.S, pp.319-331, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmier dattier au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; V. de Colombel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-161, 2002, Société d'Études Linguistiques et Anthropologiques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchi et moyen dans une perspective comparative en arabe yéménite (Sanaa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive and Middle : Typological approaches. Université de Tunis. Parrainé par l'Association for linguistic Typology. 15–17 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire des devinettes, «faire société»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Masquelier &amp; J.-L. Siran; Jean-Louis Siran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’interlocution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107-132, L’Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et Habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bonnenfant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa Architecture Domestique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.94-100, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa : Parcours d’une cité d’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, pp.94 - 99 ; 108 -112, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique comme moyen d’approche des structures sociales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.Brown, M. Jolé, P. Sluglett &amp; S. Zubaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Cities in comparative perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ithaca, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | la palmeraie de Ṣwajq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Zabid, Yemen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Jardins urbains San'ā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Un four à pain traditionnel avec une hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen |Farine de fenugrec ħilbah (Trigonella foenum-graecum) et feuilles de tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS-LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Epices sur le marché de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corpus du Yémen et du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band I : Mensch, Natur, Fauna und Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqâq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics (eall),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beirut Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit de noces de Si Béchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une corvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samia Naïm </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche émériteAncienne directrice du LacitoDirection de la collection “Les langues du monde” de la Société de linguistique de Paris (SLP)Habilitation à Diriger des Recherches </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samia-naim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029165393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4044590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080148259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume (éd.), « La grammaire arabe étendue », dossier thématique, Histoire, Épistémologie, Langage, 2020, 42(1), 188 p., Paris, Société d’histoire et d’épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bulletin de la Société de linguistique de Paris, 2, pp.63 - 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruweleit, Stefan : Aspect, Tense and Action in the Dialect of Beirut. Leiden/Boston:Brill, 2015. 271 pages. ISBN 978-90-04-28753-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Typology and Universals </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (3), pp.375-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano , Lancioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Bettini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic structure of motion verbs in the dialect of Zabid (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Papers from the forty-third meeting of the Seminar for Arabian Studies held at the British Museum, London, 23-25 July 2009, 40, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive Genitive, Dative Construction and TAM Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semitic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de la grammaire arabe par Zamakshari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome CIII/2, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement syntaxique des relations inaliénables en arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.209-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédication possessive et l'émergence de formes d'Avoir en arabe oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.359-383. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.98.1.503780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépalatalisation et construction des parlers urbains en arabe palestinien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.141-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure des mots arabes venus d'ailleurs. Emprunts et pharyngalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (2), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'accent yéménite : Le parler des femmes de l'ancienne génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für arabische Linguistik = Journal of Arabic linguistics = Journal de linguistique arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.67-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performatifs explicites et présent d'allocution : Paroles yéménites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seder al-tawḥīd, un document Judéo-arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.145-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de capacité entre passé et présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir : comment dire, comment faire à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.103-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du heurtoir à l’antichambre : les noms de la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.216-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de Propreté à Tunis : Le &amp;quot;sale&amp;quot; et sa négation dans le langage des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat traditionnel à Sanaa, sémantique de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 - 2, pp.79-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact d’usages et stratégies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, n° 33, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche sociolinguistique du statut de l’emphase dans la ville de Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux arabes et sudarabiques (GELLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, l'espace et le mouvement dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie des liens entre temporalité et spatialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of Space relations in Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Conference on Functional Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bu-Ali Sina University, Sep 2015, Hamedan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Pilot-Raichoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en linguistique : des données empiriques aux hypothèses typologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre François; Samia Naïm; J-M Roynard, Jul 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of social, cultural and geographic factors on spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Raichoor Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions dans une perspective comparative : dialectes de la péninsule arabique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inchoative ~ingressive distinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association internationale de dialectologie arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal & Guttural Patterns in Onsets and Nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Léo Léonard et Samia Naïm, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral articulations of Arabic Dad in south-western Saudi Arabia : electropalatographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium British Association of Academic Phoneticians (BAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de l'indéfini en arabe yéménite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back(ing) Glottal &amp; Guttural Patterns in Onsets and Nuclei.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Evidence for the lateralized ḍāḍ in Saudi Tihamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés, variations de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bounfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Expolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois modaux de la particule *qad en arabe yéménite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et/ou mise en relief en arabe dialectal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion sémantique de saillance et ses corrélats morphosyntaxiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments à Remarks on the spoken Arabic of Zabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Essex, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possessive genitive and dative construction in Eastern and Arabian Arabic dialects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genitive constructions in Semitic: comparative and diachronic perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean-Léo Léonard. 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arabe yéménite de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naïm Samia. Peeters, pp.232, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. Peeters, 2006, 90-429-1746-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen, d'un itinéraire à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve @ Larose, 2001, 2-7068-1482-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruˀyah al-jaman, bayna ħabʃūʃ wa hālīvī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler arabe de Râs Beyrouth ‘Ayn al Muraysa, la diversité phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des émotions en arabe : variation intra et interdialectale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage de l'émotion : variations linguistiques et culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality Descriptive and theoretical issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-355, 2016, 0165-7763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interaction between external and internal markers in expressing aspect in Arabic dialect varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatka Guentcheva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspectuality and Temporality: Empirical and Theoretical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 172, John Benjamins Publishing, pp.325-354, 2016, Studies in Language Companion Series, 9789027259370. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.172.10nai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles indéfinis et degrés de définitude dans le dialecte de Zabid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Durand, A.D. Langone, G. Mion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alf lahǧa wa lahǧa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, LIT, pp.301-315, 2014, 978-3-643-90334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L Léonard &amp; S. Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrière. Backing and backness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINCOM, p. 133-155, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation occlusive laryngovélaire dans des variétés néo-arabes et sud-arabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm &amp; Jean Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base articulatoire arrère. Backing and backness.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Academic publishers, pp.133-155, 2013, 978-3862884636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reflexes of Proto-Semitic ḍād and ð̣āˀ in Al-Rubūˀah dialect, south-west Saudi Arabia : Electropalatographic and acoustic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Heselwood Janet Watson Munira Al-Azraqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicht nur mit Engelszungen Beiträge zur semitischen Dialektologie, Festschrift for Werner Arnold.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz,, pp.134-144, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialects of the Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Weninger, G. Khan, M. Streck, J. Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semitic Languages. An international Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.220-237, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi et les stratégies de reflexivation dans des variétés dialectales de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Rousseau, D. Roulland et D. Bottiveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énoncé réfléchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-319, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres temporels du déplacement (Parlers yéménites de la mer Rouge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia Naïm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2006, Numéros Spéciaux (SELAF), 9789042917460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie coordinative et stratégie comitative : état de la question en arabe classique et dialectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe dialectal : enquêtes, descriptions, interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers du C.E.R.E.S, pp.319-331, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmier dattier au Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Tersis &amp; V. de Colombel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-161, 2002, Société d'Études Linguistiques et Anthropologiques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchi et moyen dans une perspective comparative en arabe yéménite (Sanaa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive and Middle : Typological approaches. Université de Tunis. Parrainé par l'Association for linguistic Typology. 15–17 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire des devinettes, «faire société»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Masquelier &amp; J.-L. Siran; Jean-Louis Siran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie de l’interlocution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107-132, L’Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et Habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bonnenfant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa Architecture Domestique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.94-100, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale à Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanaa : Parcours d’une cité d’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, pp.94 - 99 ; 108 -112, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique comme moyen d’approche des structures sociales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.Brown, M. Jolé, P. Sluglett &amp; S. Zubaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Cities in comparative perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ithaca, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | la palmeraie de Ṣwajq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Zabid, Yemen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen |Farine de fenugrec ħilbah (Trigonella foenum-graecum) et feuilles de tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS-LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Un four à pain traditionnel avec une hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Jardins urbains San'ā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Samia Naïm | Enquêtes linguistiques au Yémen | Epices sur le marché de Sanaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, Sana'a, Yemen. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corpus du Yémen et du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band II : Materielle Kultu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires sur des dialectes du Yémen (Zabid, Sanaa) et du Liban (Beyrouth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wortatlas der arabischen Dialekte, Band I : Mensch, Natur, Fauna und Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqâq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics (eall),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beirut Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Arabic Language and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.274-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit de noces de Si Béchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une corvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Naïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00B420D1"/>
+    <w:nsid w:val="E988A830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029165393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4044590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080148259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pilot-Raichoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano , Lancioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Bettini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.98.1.503780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilot-Raichoor Christiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Heselwood Janet Watson Munira Al-Azraqi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bounfour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802634v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.10nai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690535v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042917460&amp;amp;series_number_str=32&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911154&amp;amp;series_number_str=400&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029165393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4044590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080148259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pilot-Raichoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano , Lancioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Bettini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.98.1.503780" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilot-Raichoor Christiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Heselwood Janet Watson Munira Al-Azraqi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bounfour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802634v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.10nai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690535v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042917460&amp;amp;series_number_str=32&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911154&amp;amp;series_number_str=400&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04728751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04732247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>