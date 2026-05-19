--- v0 (2026-03-18)
+++ v1 (2026-05-19)
@@ -419,105 +419,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique De Mattia-Viviès, Leçons de grammaire anglaise, de la recherche à l’enseignement</w:t>
+                <w:t xml:space="preserve">Les voyageurs britanniques et la pensée géographique sur les Alpes (1858-1899) : analyse linguistique en contexte de la topogénèse à la toponymation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.8257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geohist.1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276173v1</w:t>
+                <w:t xml:space="preserve">hal-03276146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Alpinists and Domestic and Wild Animals in the Alps (1857-1899): a Corpus Analysis</w:t>
               </w:r>
@@ -653,261 +653,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bédouret-Larraburu et Christine Copy (dir.), L’épilinguistique sous le voile littéraire : Antoine Culioli et la TO(P)E</w:t>
+                <w:t xml:space="preserve">Monique De Mattia-Viviès, Leçons de grammaire anglaise, de la recherche à l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 61, </w:t>
+              <w:t xml:space="preserve">, 2020, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.7637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.8257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276176v1</w:t>
+                <w:t xml:space="preserve">hal-03276173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping in process: discourse analysis of the Alpine Club’s periodicals</w:t>
+                <w:t xml:space="preserve">Sandrine Bédouret-Larraburu et Christine Copy (dir.), L’épilinguistique sous le voile littéraire : Antoine Culioli et la TO(P)E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Travel Writing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.119-130. </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13645145.2020.1862953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.7637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276137v1</w:t>
+                <w:t xml:space="preserve">hal-03276176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voyageurs britanniques et la pensée géographique sur les Alpes (1858-1899) : analyse linguistique en contexte de la topogénèse à la toponymation</w:t>
+                <w:t xml:space="preserve">Mapping in process: discourse analysis of the Alpine Club’s periodicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17-18, </w:t>
+              <w:t xml:space="preserve">Studies in Travel Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.119-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.1036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13645145.2020.1862953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276146v1</w:t>
+                <w:t xml:space="preserve">hal-03276137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the comfort zones: Divergent practices of host and international university students</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="725EF2D3"/>
+    <w:nsid w:val="FA03569B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-ounoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Quaireau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2021.1918836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9458" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2021.1920085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2020.1862953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2019.1643755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3381" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraldo Emmanuelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249?srsltid=AfmBOoprFNKBwt6GX-2XAN1qOBLFwAv5BA3BXPlAWxRHT_vNajqeqDs2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaireau Anne-Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mianowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vandamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.12oun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670837-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1626/9782706142185/montagne-et-liminalite" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samia-ounoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297377v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Quaireau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2021.1918836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9458" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2021.1920085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7637" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2020.1862953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2019.1643755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3381" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraldo Emmanuelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249?srsltid=AfmBOoprFNKBwt6GX-2XAN1qOBLFwAv5BA3BXPlAWxRHT_vNajqeqDs2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quaireau Anne-Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mianowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vandamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.12oun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670837-008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1626/9782706142185/montagne-et-liminalite" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>