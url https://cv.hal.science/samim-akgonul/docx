--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -288,1945 +288,1945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O Ellinotourkikos Polmo apo to ‘Correspondance d’Orient 1911-1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irini Sarioglu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">τό μικρασιατικο ζήτημα μέ τά μάτια τώυ ξένωv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eliniko Idrima Istorikon Meleton, pp.197-210, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam turc en France : frein à la construction de l’islam de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincente Fortier; Gérard Gonzalez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séparatisme(s). Mot ancien, maux nouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.215-235, 2023, Droit et religion, 9782802773757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rums : how to save Greek schools of Turkey? immigration, arabisation or folklorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio Bartucelli; Mihaela Gavrila; Fabio Grassi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorities and diasporas in Turkey: public images and issues in education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza Universita Editrice, pp.31-42, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neoclassical Realist Perspective on Militarization of Turkish Foreign Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Ayaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamed Can</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad Eslami; Alena Vysotskaya Guedes Vieira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Arms Race in the Middle East: Contemporary Security Dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.141-152, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le séparatisme kurde : la hantise séculaire de l’État turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincente Fortier; Gérard Gonzalez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séparatisme(s). Mot ancien, maux nouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.95-115, 2023, Droit et religion, 9782802773757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’islam dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La foi musulmane par les livres, dynamiques, stratégies et évolution religieuse des publications islamiques en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.45-52, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laikliğin Üç Hâli: Fransa ve Türkiye Bağlamlarından Hareketle Devlet, Hukuk ve Toplum Açısından Din</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selman Saç. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cumhuriyetler ve Cumhuriyetçilik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nika, pp.481-504, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uluslararası azınlık rejimi ışığında Arktik otokton halkları</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eda Ayaydin; Adnan Dal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kesiflerden iklim değişikliğine uluslararası ilişkilerde Arktik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bilgi Universitesi Yayinlari, pp.39-68, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laikliğin Üç Hâli: Fransa ve Türkiye Bağlamlarından Hareketle Devlet, Hukuk ve Toplum Açısından Din [Trois modes de laïcité : La religion du point de vue de l’État, du droit et de la société dans les contextes de la France et de la Turquie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Görkem Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cumhuriyetçilik ve Cumhuriyetler: Teoriyi Derinleştirmek, Pratiği Sorgulamak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nika Yayınevi, pp.471-494, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.95-115, 2023, Droit et religion, 9782802773757</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bildungseinrichtungen religiöser Minderheiten in mehrheitlich muslimischen Ländern/Der « Fall Türkei »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ednan Aslan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch Islamische Religionspädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.937-954, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Eliniko Idrima Istorikon Meleton, pp.197-210, 2023</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du légalisme dans l’histoire ottomane et turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdal Kaynar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La modernité turque. Adaptations et constructions dans le processus de modernisation ottoman et turc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Isis, pp.47-65, 2021, 978-975-428-673-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhalif Medya, Azinlik gruplari ve Kimlik haberciligi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suheyla Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muhalefet ve Medya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BGST, pp.140-163, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musulmans de France sont-ils communitaristes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalité(s) du communautarisme religieux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.213-233, 2020, CNRS Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnish Sámi: Is Tourism a Preservation of Indigenous Culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.215-235, 2023, Droit et religion, 9782802773757</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Ayaydin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arctic Marine Sustainability: Arctic Maritime Businesses and the Resilience of the Marine Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.391-409, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sapienza Universita Editrice, pp.31-42, 2023</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'islam turc en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayard, pp.541-550, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Neoclassical Realist Perspective on Militarization of Turkish Foreign Policy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey: forced marriage or marriage of convenience with the Western Balkans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eda Ayaydin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Erdi Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Bieber; Nikolaos Tzifakis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Western Balkans in the World. Linkages and Relations with Non-Western Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkis Politics, Structures and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.141-152, 2023</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oran Baskin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alpaslan Özerdem; Matthew Whiting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Turkish Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.13-26, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.45-52, 2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious minorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alpaslan Özerdem; Matthew Whiting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Turkish Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.328-338, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nika, pp.481-504, 2023</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İstanbullu Rumlar ve 1964 Sürgünleri Türk Toplumunun Homojenleşmesinde Bir Dönüm Noktası</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İstanbullu Rumlar ve 1964 Sürgünleri Türk Toplumunun Homojenleşmesinde Bir Dönüm Noktası</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, İletişim, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bilgi Universitesi Yayinlari, pp.39-68, 2023</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biz'e ne Rumlardan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">lay Romain Örs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İstanbullu Rumlar ve 1964 Sürgünleri Türk Toplumunun Homojenleşmesinde Bir Dönüm Noktası</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iletisim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.937-954, 2021</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public School in France: The Place of Islam and Muslim’s Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jenny Berglund. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Perspectives on Islamic education and Public Schooling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equinox, pp.56-77, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Édition Isis, pp.47-65, 2021, 978-975-428-673-1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Education in France: From Ideological Rigidity to Identity Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Canestrari; Bruce Marlow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley International Handbook of Educational Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell, pp.107-122, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, BGST, pp.140-163, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie après coup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry de Montbiral; Dominique David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport annuel mondial sur le système économique et les stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ramsès, pp.212-216, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.391-409, 2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamophobia, Muslimophobia: From Words to Acts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Scharbrodt; Samin Akgönül; Ahmet Alibašić; Jørgen S. Nielsen; Egdūnas Račius. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1-16, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CNRS, pp.213-233, 2020, CNRS Alpha</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turks as a minority: Effects of minority situation in electoral behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahar Başer; Ahmet Erdi Öztürk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authoritarian Politics in Turkey: Elections, Resistance and the AKP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.120-140, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...764 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188950v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02188949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frana’da dini azınlıklar ve kurumsallaşma</w:t>
               </w:r>
@@ -3094,4600 +3094,4600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen S. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Alibašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Müssig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egdūnas Račius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 14, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « modernité » turque : adaptations et constructions dans le processus de modernisation ottoman et turc. Études en hommage à Paul Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Isis, 2022, 978-975-428-673-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie &amp;quot;nouvelle&amp;quot; et les Franco-Turcs - Une interdépendance complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2020, Compétences interculturelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie « nouvelle » : du rêve d’Europe au cauchemar du Proche orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mollat, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Alibašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Samim Akgönül</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen S. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jørgen S. Nielsen</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egdunas Račius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Alibašić</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Scharbrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 11, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Minority Concept in the Turkish Context Practices and Perceptions in Turkey, Greece and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 13, 2013, Muslim Minorities</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie et l'Europe une évolution en interaction (actes du colloque, Strasbourg, 4-5 février 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Müssig</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beril Dedeoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013, Compétences interculturelles, 978-2-336-29906-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des forces politiques en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 "Turquie : la république effritée", pp.91-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité à la turque à l’épreuve d’un régime a-laïque, in Stéphane Bernatchez (dir.), De quelques états de la laïcité (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdr.1905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora turque, un vecteur d’influence, in Géopolitique de la Turquie (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fusil et le croissant - L’armée et la religion comme outils de politique étrangère turque dans sa périphérie immédiate (et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Islam turco in Europa: attivismo politico e conflitti interni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora turque en Europe et son rôle politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.77-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diyanet dans la Patrie, Diyanet dans le Monde. En guise d’introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, n° spécial Religion as a Foreign Policy Tool Scrutinising the multi-dimensional role of Turkey's Diyanet abroad</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités : de l’usage des fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.112-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academics for Peace in Turkey: A Case of Criminalizing Dissent via Counterterrorism Discourse (Special Issue for the 10th Anniversary of Critical Studies on Terrorism Journal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...129 lines deleted...]
-                <w:t xml:space="preserve">Samim Akgönül</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Başer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Alibašić</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Erdi Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Studies on Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17539153.2017.1326559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalumenos’un fotoğraflarıyla 6/7 Eylül Faciası</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toplumsal Tarih</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 274, pp.11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Perpetual First Generation’: A Strategy for a New Minority - People Originating from Turkey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.405-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TURQUÍA. De Ataturk a Erdogan: el islam como instrumento de poder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vanguardia Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.84-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why the ancient becomes “modern”? Contemporary “story” of Tengrism in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Görkem Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-02273427v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel « Social Developments and Political Participation » du workshop « New Perspectives on Social and Economic History of Modern Turkey », Essen, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minority as a total social fact: Law, Politics, History and Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Minority" as a Total Social Fact: Law, Politics, History and Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la ‘nouvelle’ Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence du FEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion comme outil de politique étrangère : le cas de la Turquie dans les Balkans et en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque inaugural HISAAR, Re-structurations religieuses Transformations internes et interactions externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rums : how to save the Greek schools in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international conference "Minorities and Diasporas in Turkey : Public images and issues ineducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le séparatisme kurde : la hantise de l’Etat turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Le lexique pluridisciplinaire des séparatismes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de la minorité musulmane de Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude le statut juridique des minorités religieuses, DRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French state and Islam : Tensions and Accommodations between 1980’s and 2020’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International approaches to Islamic studies in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French-Turkish relations : what’s next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hellenic Foundation for European and Foreign Policy (ELIAMEP) round table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleviligin siyasi Boyutu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Qui sont les alévis ?", conference de la Fédération de l’Union des Alévis de France (FUAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la convention de Lausanne au Accord UE-Turquie : où en sommes-nous avec les murs ? » colloque Dyname, ASM, Un monde emmuré, Strasbourg, 6 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Un monde emmuré", colloque Dyname, ASM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et rivalités de puissance dans les Balkans occidentaux ? Un défit pour l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence centre Emile Durkheim, Ecole militaire, Intégration européenne et rivalités de puissance dans les Balkans occidentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkish studies as contemporary history?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conference "Fixing the state of art Multidisciplinary Perspectives on the Contemporary History of Turkey"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Duisbourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveau religieux et questionnements dogmatiques : un islam sans prophète ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réactivations et reconstructions des religions ancienneset courants politico-identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guests or Hostages ? Syrian « refugees » in Turkey and Turkish-EU Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de l'UMR DRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Islam turc en Europe est-il une religion d’immigrés ? Fragmentations et loyautés sur fond de conflits internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée de l’Association française de Sciences sociales des religions, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turks of France, Turks from France or French Turks: Political Loyalty and IdentityBuilding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conference individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Essen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation est-elle moderne : quelques réflexions à propos des débats sur la turcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude La Turquie « moderne » : concepts et controverses dans l’Histoire contemporaine de la Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience, Adaptation but Extinction: Minorities in Turkey in the Framework of Fundamental Human Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Ulm, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’AKP et la religion : un outil au service du pouvoir et du nouveau capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude « La Turquie d’aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et transnationalisme turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence, centre civique du fait religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The weight of Sunni islam in the Turkish nation building process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "Religion as a foreign policy tool"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer Égée : trait d’union paradisiaque ou frontière infernale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières, colloque interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfigurations et renégociations dans les structures religieuses liées à la Turquie : anciennes rivalités ; nouveaux combats identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et religion : logiques, formes et dynamiques, Institut d'Etudes Avancées de l'Université de Strasbourg (USIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie au tournant de la Guerre : implications régionales et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davantage de centralisation ou les débuts de la décentralisation : premier bilan et prospective après les élections du 7 juin 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">table ronde Turquie 2015 : un bilan post-électoral, TEPSIS et EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le religieux dans le processus d’intégration européen : la Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe IRENE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imams and Kinstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imams in Western Europe Authority, Training, and Institutional Challenges, LUISS Guido Carli University and John Cabot University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Was ist ein Europaïscher Muslim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamisches Leben und Denken in Einwanderungsgesellschaftenn Friedrich Ebert Shiftung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Muslim minorities and citizenship in Turkey” workshop Round-Table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freedom of Religion in Turkey and the EU member states, Europan Stability Initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and 3 B theory: Religious belonging theory in Turkey and Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Religious diversity and tolerance in Europe and Turkey”, London School of Economics, Londres, Royaume-Uni, 6 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Minorities in Europe: New Concepts for a New Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turkey and Europe: Cultural Aspects”Academia Europaea, London, and the commission for Migration and Integration Research of the Austrian Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Salzburg, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Οι μειονότητες και η ιδιότητα του πολίτη στην Τουρκία μετά το 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Για πρώτη φορά πλειονότητα και μειονότητα συζητούν για τη Συνθήκη της Λωζάνης, 90 χρόνια μετά !, ELIAMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Komotini, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a Muslim Minority in Europe? And Should there Be one?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bosnisch, türkisch, deutsch oder.. Wege zu einem europäischen Islam?, Akademie der Diöseze, Rottenbourg-Stuttgart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeni Anayasada Son dönemeç</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yeni Anayasa’da son dönemeç…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lozan’in ötesine geçmek mümkün mü ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İstifa etmek ya da etmemek işte bütün mesele bu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Natio and Ethnos : The Influence of French and German Approach in the Turkish Nation Building Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">States, societies and reconciliation: Turkish-Armenian Relations in the Light of the French-German Experience on the 50th Anniversary of the Elysée Treaty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinirlariyla ifade özgürlüğü: Türkiye ve Avrupa’da Nefret Söylemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SINIRLARIYLA İFADE ÖZGÜRLÜĞÜ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction nationale turque et la question de citoyenneté : ethnie, religion, langue et classe sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution tunisienne : compromis historique et citoyenneté politique, colloque international, Laboratoire Diraset et l’ATASC, Fondation Hanns Seidel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uygulari isiginda Lozan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samim Akgönül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lozan’a Yeniden Bakmak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.736-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire insolite de la Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siècle magnifique : l’Empire contre-attaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EURISLAM, base de données bibliographiques relatives à la situation contemporaine de l’islam et des musulmans en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samim Akgönül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Frégosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294993v1</w:t>
-              </w:r>
-[...3707 lines deleted...]
-                <w:t xml:space="preserve">hal-02158264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7763,51 +7763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE482DE9"/>
+    <w:nsid w:val="C810B8F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7994,51 +7994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samim-akgonul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6244-3710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059617217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samim Akg&#246;n&#252;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem G&#246;rkem Arslan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Ayaydin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Can" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Kaynar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheyla Yildiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr/kitap/istanbullu-rumlar-ve-1964-surgunleri/9756#.XMvOqrjgpz9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdi &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oran Baskin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithat Sancar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen S. Nielsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Aliba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M&#252;ssig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egd&#363;nas Ra&#269;ius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egdunas Ra&#269;ius" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scharbrodt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beril Dedeoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405574v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Ba&#351;er" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2017.1326559" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samim-akgonul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6244-3710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059617217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samim Akg&#246;n&#252;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Ayaydin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Can" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem G&#246;rkem Arslan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Kaynar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheyla Yildiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdi &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oran Baskin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr/kitap/istanbullu-rumlar-ve-1964-surgunleri/9756#.XMvOqrjgpz9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithat Sancar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen S. Nielsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Aliba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M&#252;ssig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egd&#363;nas Ra&#269;ius" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egdunas Ra&#269;ius" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scharbrodt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beril Dedeoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.1905" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Ba&#351;er" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2017.1326559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05405603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>