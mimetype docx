--- v0 (2026-03-30)
+++ v1 (2026-05-18)
@@ -1,3663 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3612 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir B. Maliki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-baha-eddine-maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7905-8648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fa6VKHgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic Factors Influencing Local Chicken Consumption: a Study of Household Behaviours in Togo's Poultry Sub-Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Kayira Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Monia Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSSOC.2027.10076641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic Factors Influencing Local Chicken Consumption: A Study of Household Behaviors in Togo's Poultry Sub-Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Kayira Diallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mounia Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of willingness to pay for improved water supply service: Case of Algerian households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.2024-2038. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2024.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric impacts of renewable energy and economic development in North Africa countries: evidence from the NARDL model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10018-024-00425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of willingness to pay for improved water supply service: Case of Algerian households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.2024-2038. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2024.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Hartani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaya Wahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2024.140938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Resilience of Lebanese SMEs: The Effects of Multiple Crises on Its Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaya Wahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Ayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of business and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ijbm.v19n1p143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical blue carbon: solutions and perspectives for valuations of carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Benitez Carranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryann Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salpie Djoundourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2023.1169663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Hartani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaya Wahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2023.10056495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Interconnection Between Technological Leadership and the Level of Use of Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouieme Sour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Benghalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Ethics and Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61093/bel.7(3).62-72.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate resilience in the face of COVID-19: A proposal measurement index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Ajili Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Ben Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Spécial), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-jq8d-0ztz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical blue carbon: solutions and perspectives for valuations of carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Benitez Carranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryann Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salpie Djoundourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2023.1169663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Hartani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaya Wahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2023.10056495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship between Entrepreneurship and Economic Development in the MENA Region: An Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Benghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Entrepreneurship, Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.555-573. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47556/J.WJEMSD.18.5.2022.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship between Entrepreneurship and Economic Development in the MENA Region: An Empirical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Benghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Entrepreneurship, Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.555-573. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47556/J.WJEMSD.18.5.2022.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of firms' innovation and the role of R&amp;D investment and training: empirical evidence from Tunisian SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhammid Bourouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.285. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIR.2021.116390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and socioeconomic strategies to sustain Caribbean coral reefs in a high-CO 2 world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Venn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Brathwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100677. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and socioeconomic strategies to sustain Caribbean coral reefs in a high-CO 2 world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Venn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwood H. Pendleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Brathwaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100677. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic tools to mitigate the impacts of ocean acidification on economies and communities reliant on coral reefs — a framework for prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevil Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100559. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic tools to mitigate the impacts of ocean acidification on economies and communities reliant on coral reefs — a framework for prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevil Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100559. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Perception Quality/Price of Service on Satisfaction and Loyalty Algerians Customers Evidence Study Turkish Airlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedjai Asma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berbar Wafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainous Redouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (01), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2162-6359.1000503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Correlation between Oil Price and the Stock Markets: Evidence from some Developed and Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Si Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Studies in Management and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32038/mbrq.2018.06.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the study of contagion in the context of the subprime crisis: A dynamic conditional correlation–multivariate GARCH approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hemche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredj Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkarim Idi Cheffou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.292-299. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfinance et pauvreté subjective en Algérie : Essai d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 255-256 (3), pp.133-141. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.255.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING THE ECONOMIC VIABILITY OF DESALINATION IN SELECTED MEDITERRANEAN COUNTRIES: HOW CAN IT CONTRIBUTE TO A SUSTAINABLE FUTURE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Benghalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 978-2-912081-62-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Advantage, Strategy and Innovation in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Chemma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudani Ahlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurmeet Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003306405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Short-Term Employment Management during the COVID-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Digitalization, and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Apple Academic Press, pp.69-87, 2025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781779643407-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Analyzing the Link between Innovation and Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhammid Bourouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Advantage, Strategy and Innovation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Cryptocurrencies React to Covid-19 Pandemic? An Empirical Study Using DCC GARCH Model (2019–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bentouir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bendob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Economy, Business Analytics, and Big Data Analytics Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1010, Springer International Publishing, pp.425-435, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05258-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty evaluation in Algeria: a logit-probit model applied to a multi-dimensional field survey in the region of Tlemcen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir B. Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and social deprivation in the Mediterranean: Trends, Policies and Welfare Prospects in the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zed Books, 2006, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350221895.ch-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER SUBSIDIES, DESALINATION, AND SUSTAINABLE RESOURCE MANAGEMENT: INSIGHTS FROM ALGERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kertous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Benghalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan bleu pour l'environnement et le développement. 2024, pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3716,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C1C5ADE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3797,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kertous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Slimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781779643407-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir B. Maliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhammid Bourouaha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hassaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bentouir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05258-3_34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Benhabib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ziani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350221895.ch-13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Kayira Diallou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mounia Bouallegue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukhari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Maliki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2024.130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-024-00425-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Hartani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2024.140938" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ayoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijbm.v19n1p143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Benitez Carranco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Mathew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salpie Djoundourian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1169663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2023.10056495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouieme Sour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Benghalem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61093/bel.7(3).62-72.2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili Ben Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Ben Slimene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-jq8d-0ztz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47556/J.WJEMSD.18.5.2022.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIR.2021.116390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osborn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Acar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Chlous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Pendleton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brathwaite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100677" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedjai Asma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbar Wafaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainous Redouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2162-6359.1000503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Si Mohammed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32038/mbrq.2018.06.04" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hemche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkarim Idi Cheffou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C17DKP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Smahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Arif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.255.0133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Chemma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudani Ahlem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurmeet Singh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003306405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-baha-eddine-maliki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7905-8648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=fa6VKHgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601464v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Kayira Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir B. Maliki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Monia Bouallegue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSOC.2027.10076641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Kayira Diallou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mounia Bouallegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kertous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Maliki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2024.130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Saad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-024-00425-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Hartani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2024.140938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ayoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijbm.v19n1p143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Benitez Carranco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Mathew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salpie Djoundourian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1169663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2023.10056495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouieme Sour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Benghalem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61093/bel.7(3).62-72.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili Ben Youssef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Ben Slimene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-jq8d-0ztz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47556/J.WJEMSD.18.5.2022.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhammid Bourouaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIR.2021.116390" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Pendleton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brathwaite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100677" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osborn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Acar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Chlous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100559" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedjai Asma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbar Wafaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainous Redouan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2162-6359.1000503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Si Mohammed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32038/mbrq.2018.06.04" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hemche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkarim Idi Cheffou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C17DKP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Smahi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Arif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.255.0133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Abdelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Chemma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudani Ahlem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurmeet Singh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003306405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Slimene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781779643407-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hassaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bentouir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05258-3_34" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Benhabib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ziani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350221895.ch-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>