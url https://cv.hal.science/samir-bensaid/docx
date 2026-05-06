--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -920,291 +920,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Magnetic Permeability Evaluation of Steel Fibers Using Eddy Current NDE and Inverse Problem Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loukmane Gherdaoui</w:t>
+                <w:t xml:space="preserve">Fast and efficient inversion methods for crack sizing using Bz magnetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Barrarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Helifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iben Khaldoun Lefkaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/pierl23090804⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.3174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578411v1</w:t>
+                <w:t xml:space="preserve">hal-04578407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and efficient inversion methods for crack sizing using Bz magnetic signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Barrarat</w:t>
+                <w:t xml:space="preserve">Complex Magnetic Permeability Evaluation of Steel Fibers Using Eddy Current NDE and Inverse Problem Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukmane Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Houassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (2), </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.3174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/pierl23090804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578407v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensite morphology and volume fraction evaluation of dual-phase X70 steel using magnetic Barkhausen noise technique</w:t>
               </w:r>
@@ -1522,248 +1522,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current evaluation of recovered conductive waste purity</w:t>
+                <w:t xml:space="preserve">Transverse Electrical Resistivity Evaluation of Rod Unidirectional Carbon Fiber-Reinforced Composite Using Eddy Current Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafia Dahmane</w:t>
+                <w:t xml:space="preserve">O. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Bensaid</w:t>
+                <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77, pp.43-49. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2751962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578419v1</w:t>
+                <w:t xml:space="preserve">hal-04216691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Electrical Resistivity Evaluation of Rod Unidirectional Carbon Fiber-Reinforced Composite Using Eddy Current Method</w:t>
+                <w:t xml:space="preserve">Eddy current evaluation of recovered conductive waste purity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Safer</w:t>
+                <w:t xml:space="preserve">Nafia Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.43-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2751962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216691v1</w:t>
+                <w:t xml:space="preserve">hal-04578419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-eddy current sensor based automated scanning system for thickness measurement of thick metallic plates</w:t>
               </w:r>
@@ -3688,135 +3688,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volume Analysis of an Improved Strategy related to Thickness Measurement of Metallic Coating of Steel Using ECT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ala Eddine Lakhdari</w:t>
+                <w:t xml:space="preserve">Estimation of surface cracks in eddy current testing by the neuro-fuzzy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Barrarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun Lefkaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductics: Analysis, Multi-physical Modelling, and Optimal Design of Electromagnetic Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pages Bleues Internationales, 2022, 978-9947-34-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578518v1</w:t>
+                <w:t xml:space="preserve">hal-04578478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of X70 steel by magnetic measurements</w:t>
               </w:r>
@@ -3904,152 +3921,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of surface cracks in eddy current testing by the neuro-fuzzy system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bachir Helifa</w:t>
+                <w:t xml:space="preserve">Finite Volume Analysis of an Improved Strategy related to Thickness Measurement of Metallic Coating of Steel Using ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Nacereddine El Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eddine Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductics: Analysis, Multi-physical Modelling, and Optimal Design of Electromagnetic Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pages Bleues Internationales, 2022, 978-9947-34-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578478v1</w:t>
+                <w:t xml:space="preserve">hal-04578518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five PV Model Parameters Determination Through PSO and Genetic Algorithm, a Comparative Study</w:t>
               </w:r>
@@ -4660,51 +4660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4F9AAC4"/>
+    <w:nsid w:val="B05B15AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-bensaid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-5040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barrarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Helifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rayane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0094" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Nebair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidelmel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-024-01073-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Saidoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Houassine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Yassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sr-11-2023-0618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Lefkaier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rayane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32548/2024.me-04439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad8594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukmane Gherdaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Saoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2024.152047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl23090804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1061830922060092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm21031704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafia Dahmane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Safer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2751962" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Ghoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1753-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doirat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grard Berthiau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Griche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ic2em59347.2023.10419650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee53772.2022.9962120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -S. Chaouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houassine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulahoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isef45929.2019.9097027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Lakhdari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Lamamra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bellouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cistem.2018.8613357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Nacereddine El Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Belhamdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ouadfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21216-1_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Maafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Hamza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37207-1_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-bensaid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-5040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barrarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Helifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rayane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0094" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Nebair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidelmel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-024-01073-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Saidoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Houassine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Yassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sr-11-2023-0618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Lefkaier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rayane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32548/2024.me-04439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad8594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukmane Gherdaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Saoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2024.152047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl23090804" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1061830922060092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm21031704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Safer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2751962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafia Dahmane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.05.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Ghoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1753-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doirat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grard Berthiau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Griche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ic2em59347.2023.10419650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee53772.2022.9962120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -S. Chaouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houassine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulahoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isef45929.2019.9097027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Lakhdari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Lamamra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bellouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cistem.2018.8613357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Nacereddine El Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Belhamdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ouadfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21216-1_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Maafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Hamza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37207-1_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>