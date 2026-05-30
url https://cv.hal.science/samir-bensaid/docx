--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2512-5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=MyW5CsUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2078 +179,2078 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of an eddy current sensor for detecting and characterizing cracks by data inversion: parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Barrarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Khaldoun Lefkaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rayane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kerntechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/kern-2024-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and Ferrite Grain Size Evaluation of X70 Steel Using Magnetic Barkhausen Noise Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Nebair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zidelmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Khaldoun Lefkaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (2), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10921-024-01073-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a teeth flux sensor for detection, location and severity evaluation of induction machine stator faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Saidoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Yassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (2), pp.211-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/sr-11-2023-0618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Reconstruction Using Multilayer Perceptron for Regression and Classification Tasks Based On Eddy Current Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Lefkaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rayane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (10), pp.47-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32548/2024.me-04439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Extraction Method of Magnetic Hysteresis Curve from Measurement Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/ad8594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current-based measurement system for evaluating fiber distribution to predict cracks in steel fiber-reinforced concrete: experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukmane Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (10), pp.691-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24425/mms.2024.152047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and efficient inversion methods for crack sizing using Bz magnetic signature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Complex Magnetic Permeability Evaluation of Steel Fibers Using Eddy Current NDE and Inverse Problem Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukmane Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Houassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (2), </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.3174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/pierl23090804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578407v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Magnetic Permeability Evaluation of Steel Fibers Using Eddy Current NDE and Inverse Problem Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loukmane Gherdaoui</w:t>
+                <w:t xml:space="preserve">Fast and efficient inversion methods for crack sizing using Bz magnetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Barrarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Bensaid</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bachir Helifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iben Khaldoun Lefkaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/pierl23090804⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.3174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578411v1</w:t>
+                <w:t xml:space="preserve">hal-04578407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensite morphology and volume fraction evaluation of dual-phase X70 steel using magnetic Barkhausen noise technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Nebair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zidelmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Khaldoun Lefkaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 555, pp.169397. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Approach for Locating and Assessing Mechanical Faults in an Actual Transformer Winding Using the State Space of Its Lumped Equivalent Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sahnoune Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Moulahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Sahnoune Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defektoskopiya / Russian Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (6), pp.488-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/s1061830922060092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLOBAL INDUCTANCE COMPUTATION OF A MULTILAYER CIRCULAR AIR COIL WITH A WIRE OF RECTANGULAR CROSS SECTION: CASE OF A UNIFORM CURRENT DISTRIBUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102, pp.149-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/pierm21031704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Electrical Resistivity Evaluation of Rod Unidirectional Carbon Fiber-Reinforced Composite Using Eddy Current Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eddy current evaluation of recovered conductive waste purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafia Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2751962⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216691v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current evaluation of recovered conductive waste purity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse Electrical Resistivity Evaluation of Rod Unidirectional Carbon Fiber-Reinforced Composite Using Eddy Current Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">O. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2751962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578419v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-eddy current sensor based automated scanning system for thickness measurement of thick metallic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Nebair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam El Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96 (5-8), pp.2867-2873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-018-1753-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a Rotating Eddy-Current Probe—Application to Characterization of Anisotropic Conductive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Identification of Composite Materials Using a 3-D Anisotropic Shell Element Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.1859-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Response of Anisotropic Metal Fiber Material Using Homogeneous Technique in ECNDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (4), pp.1777-1780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2007.892520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2239,657 +2260,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Sizing a Battery for PV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Griche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 2nd International Conference on Electronics, Energy and Measurement (IC2EM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Medea, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ic2em59347.2023.10419650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severity Assessment Of Radial Displacement Of Transformer Winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sahnoune Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Moulahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Sahnoune Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 2nd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Constantine, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icaee53772.2022.9962120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Generalized Analytic Expression of Power Transformer Equivalent RLC Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M -S. Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moulahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isef45929.2019.9097027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap Estimation of Disbanding Failure Appears in Hybrid Laminate Material by Means of an Eddy Current Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Lamamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Bellouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cistem.2018.8613357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of Aluminum layer thickness in a multilayer material using eddy current sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Nacereddine El Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakech &amp; Bengrir, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM.2016.8066777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2899,154 +2920,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Compumag society Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-14, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3056,279 +3077,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examens corrigés d’Electrotechnique Fondamentale 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Belhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Pages Bleues Internationales, 2022, 978-9947-34-254-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électrotechnique Fondamentale 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pages Bleues Internationales. Pages Bleues Internationales, 2021, 978-9947-34-210-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électrotechnique Fondamentale 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Pages Bleues Internationales. Editions Pages Bleues Internationales, 2021, 978-9947-34-302-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3338,1144 +3359,1144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Intrinsic Parameters of PV Module Using Pattern Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Ouadfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Computational Techniques for Renewable Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 591, Springer International Publishing, pp.106-112, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21216-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Performance of PV Cells/Modules Through the Inverse Problem Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Houassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy-Water-Environment Nexus in Deserts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.343-348, 2022, Advances in Science, Technology &amp; Innovation, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76081-6_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Radio Frequency Non-Destructive Evaluation Modeling Using Transmission Line Method By Rectangular Waveguide for Antennas Reflectors Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adib Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Maafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkayoum Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductics: Analysis, Multi-physical Modelling, and Optimal Design of Electromagnetic Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pages Bleues Internationales, 2022, 978-9947-34-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of surface cracks in eddy current testing by the neuro-fuzzy system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite Volume Analysis of an Improved Strategy related to Thickness Measurement of Metallic Coating of Steel Using ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Nacereddine El Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eddine Lakhdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductics: Analysis, Multi-physical Modelling, and Optimal Design of Electromagnetic Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pages Bleues Internationales, 2022, 978-9947-34-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578478v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of X70 steel by magnetic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Nebair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Helifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Khaldoun Lefkaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductics: Analysis, Multi-physical Modelling, and Optimal Design of Electromagnetic Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pages Bleues Internationales, 2022, 978-9947-34-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Volume Analysis of an Improved Strategy related to Thickness Measurement of Metallic Coating of Steel Using ECT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ala Eddine Lakhdari</w:t>
+                <w:t xml:space="preserve">Estimation of surface cracks in eddy current testing by the neuro-fuzzy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Barrarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bachir Helifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Khaldoun Lefkaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductics: Analysis, Multi-physical Modelling, and Optimal Design of Electromagnetic Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pages Bleues Internationales, 2022, 978-9947-34-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578518v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five PV Model Parameters Determination Through PSO and Genetic Algorithm, a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Energy Empowerment in Smart and Resilient Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Springer International Publishing, pp.14-21, 2020, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37207-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : Chauffage par Induction des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrothermie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7462-2147-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Induction Heating of Composites Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-1-84821-242-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage par induction des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTROTHERMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2012, 978-2-7462-2147-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4485,114 +4506,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A LA CARACTERISATION ET A LA MODELISATION ELECTROMAGNETIQUE ET THERMIQUE DES MATERIAUX COMPOSITES ANISOTROPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00424804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4660,51 +4681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B05B15AF"/>
+    <w:nsid w:val="F231B4DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-bensaid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-5040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barrarat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Helifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rayane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0094" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Nebair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidelmel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-024-01073-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Saidoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Houassine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Yassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sr-11-2023-0618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrarat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Lefkaier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rayane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32548/2024.me-04439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad8594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukmane Gherdaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Saoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2024.152047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl23090804" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1061830922060092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm21031704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Safer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2751962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafia Dahmane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.05.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Ghoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1753-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doirat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grard Berthiau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Griche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ic2em59347.2023.10419650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee53772.2022.9962120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -S. Chaouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houassine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulahoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isef45929.2019.9097027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Lakhdari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Lamamra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bellouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cistem.2018.8613357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Nacereddine El Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Belhamdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ouadfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21216-1_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Maafa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Hamza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37207-1_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-bensaid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2512-5040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MyW5CsUAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barrarat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Helifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rayane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Nebair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidelmel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-024-01073-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Saidoune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Houassine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Yassa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Abbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sr-11-2023-0618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrarat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helifa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Lefkaier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rayane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32548/2024.me-04439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rezki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad8594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukmane Gherdaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Saoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2024.152047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierl23090804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Khaldoun Lefkaier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169397" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moulahoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sahnoune Chaouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1061830922060092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm21031704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafia Dahmane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Safer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2751962" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Ghoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1753-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012833" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doirat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grard Berthiau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892520" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Griche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ic2em59347.2023.10419650" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee53772.2022.9962120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -S. Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houassine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulahoum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isef45929.2019.9097027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Lakhdari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Lamamra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bellouti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cistem.2018.8613357" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Nacereddine El Ghoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066777" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Belhamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ouadfel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21216-1_12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_41" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Maafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Hamza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37207-1_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>