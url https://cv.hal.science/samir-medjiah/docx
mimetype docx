--- v0 (2026-03-09)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir Medjiah </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences - HDR à L'Université Paul Sabatier - Toulouse 3 / LAAS-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166377805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-1852-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Performance Analysis in IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.4764 - 4778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3193750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomic Management System for IoT Platforms based on Data Analysis Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (5), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCNDS.2022.125362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Effective Approach for End-to-End QoS Management in NFV-enabled IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.3885 - 3903. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3025500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of the diagnostic capabilities of classification and clustering algorithms for the QoS management in an autonomic IoT platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.199-219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-019-00266-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Localization in Mobile Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mahjri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.e12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Virtualization of the Satellite Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/joe.2015.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Data Interoperability in oneM2M Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (12), pp. 35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sailing over Data Mules in Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.5 - 13. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TW.2013.123013.120398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Quality Bottlenecks in P2P Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (2), pp.734 - 745. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2014.140406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming multimedia over WMSNs: an online multipath routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolghasem Hamid Asgari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient IPTV Services Delivery using SVC Adaptation and Cooperative Prefetching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubaid Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ComSoc Multimedia Communications Technical Committee E-Letter, Special Issue on Mobile IPTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP-IoT Conference 2024 - 7th IFIP WG 5.5 International Cross-Domain Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; IFIP, Nov 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing Sociotechnical Systems for Workplace Communication Regulation: Technical Insights and Data Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Hellouin de Cenival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Computer-Supported Cooperative Work (ECSCW): The International Venue on Practice-centered Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zero-Touch Solution for Transport Layer Adaptation to Applications and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International IFIP Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Espoo (virtual ), Finland. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking52078.2021.9472837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTL: A Virtual Transport Layer for Deployable and Configurable Transport Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Computer Communications and Networks (ICCCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491854v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Stypsanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et Utilisation Transparente de mécanismes protocolaires légers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djolo Cédric Tape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and Dynamic Deployment of Lightweight Transport Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djolo Cédric Tape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Stypsanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE-OM2M: A framework for the development of IoT applications using the OM2M platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Internet Computing and Internet of Things (ICOMP' 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Framework for Dynamic QoS Management at the Middleware Level of the IoT: Application to a OneM2M Compliant IoT Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototype for Dynamic Provisioning of QoS-oriented Virtualized Network Functions in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yangui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. 3p., </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Middleware-based IoT Applications through Run-Time Pluggable QoS Management Mechanisms. Application to a oneM2M compliant IoT Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Ambient Systems, Networks and Technologies (ANT-2018), the 8th International Conference on Sustainable Energy Information Technology (SEIT-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.619 - 627, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flyweight Network Functions for Network Slicing in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the enhancement of non-functional requirements for cloud-assisted middleware-based IoT and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCA 2017: The Second Workshop on Adaptive Service-Oriented and Cloud Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.77 - 84, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DS-RT.2014.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE assessment for SVC streaming in ENVISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 20th International Conference on Electronics, Circuits, and Systems (IEEE ICECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Video Streaming over P2P Networks: A Matter of Harmony?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykoniati Eleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.127 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Routing Protocol for Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5963362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGEM: Adaptive Greedy-Compass Energy-aware Multipath Routing Protocol for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Consumer Communications and Networking Conference (CCNC), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGEM : Un Protocole de Routage Géographique Angulaire Adaptatif. Un protocole de routage géographique efficace en énergie avec angle de vue adaptatif, basé sur le multi-chemins pour la transmission des flux multimédia dans les réseaux de capteurs sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEAMS: a Greedy Energy-Aware Multipath Stream-based Routing Protocol for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd Global Information Infrastructure Symposium (GIIS), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEAMS: A Geographic Energy-Aware Multipath Stream-based Routing Protocol for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 842</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M; oneM2M deployment guidelines and good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 843</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 841</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification 103840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report 103839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'hybridation des réseaux satellites avec des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures synchrone et asynchrone pour l'hybridation des réseaux maillés de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les technologies des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d'hybridation des réseaux satellites avec des réseaux maillés de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&T CNES « Virtualisation des composants sol THD » - Tâche 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanissia Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION R&T - SATELLITE HTTP 2.0 : Dossier d’analyse système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION R&T: SATELLITE HTTP 2.0 : Mise en place des tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art du protocole http2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Derroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Duolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Driven Networking in Dynamic Environments. Etat de l'art : SDN, virtualisation réseau et DDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la Softwarization et Virtualisation de Piles de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. INP Toulouse, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04987971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir Medjiah </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences - HDR à L'Université Paul Sabatier - Toulouse 3 / LAAS-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166377805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-1852-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Performance Analysis in IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.4764 - 4778. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3193750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Effective Approach for End-to-End QoS Management in NFV-enabled IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.3885 - 3903. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3025500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomic Management System for IoT Platforms based on Data Analysis Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (5), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCNDS.2022.125362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of the diagnostic capabilities of classification and clustering algorithms for the QoS management in an autonomic IoT platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.199-219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-019-00266-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Localization in Mobile Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mahjri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dhraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.e12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Virtualization of the Satellite Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/joe.2015.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Defined Networking and Virtualization for Broadband Satellite Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Satellite Communications and Networking: Emerging Techniques and New Applications, 53 (3), pp. 54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software defined networking and virtualization for broadband satellite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (3), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2015.7060482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Data Interoperability in oneM2M Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ben Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (12), pp. 35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sailing over Data Mules in Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.5 - 13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TW.2013.123013.120398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Quality Bottlenecks in P2P Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Boutaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (2), pp.734 - 745. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2014.140406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming multimedia over WMSNs: an online multipath routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolghasem Hamid Asgari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient IPTV Services Delivery using SVC Adaptation and Cooperative Prefetching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubaid Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ComSoc Multimedia Communications Technical Committee E-Letter, Special Issue on Mobile IPTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing Sociotechnical Systems for Workplace Communication Regulation: Technical Insights and Data Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Hellouin de Cenival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Computer-Supported Cooperative Work (ECSCW): The International Venue on Practice-centered Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Model for Performance Evaluation of oneM2M-based IoT Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP-IoT Conference 2024 - 7th IFIP WG 5.5 International Cross-Domain Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; IFIP, Nov 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zero-Touch Solution for Transport Layer Adaptation to Applications and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International IFIP Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Espoo (virtual ), Finland. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking52078.2021.9472837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTL: A Virtual Transport Layer for Deployable and Configurable Transport Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Computer Communications and Networks (ICCCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491854v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Service Migrations in Fog Infrastructures by Optimizing Node Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Stypsanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et Utilisation Transparente de mécanismes protocolaires légers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djolo Cédric Tape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Stypsanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and Dynamic Deployment of Lightweight Transport Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djolo Cédric Tape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flyweight Network Functions for Network Slicing in IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE-OM2M: A framework for the development of IoT applications using the OM2M platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Internet Computing and Internet of Things (ICOMP' 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parsimonious Monitoring Approach for Link Bandwidth Estimation within SDN-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.512-516, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Virtualization of Transport-level Functions and Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Smart Communications in Network Technologies (SACONET'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaCoNeT.2018.8585578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Framework for Dynamic QoS Management at the Middleware Level of the IoT: Application to a OneM2M Compliant IoT Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototype for Dynamic Provisioning of QoS-oriented Virtualized Network Functions in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Fadel Bonfoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Yangui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Network Softwarization and Workshops (NetSoft 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada. 3p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2018.8459955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Middleware-based IoT Applications through Run-Time Pluggable QoS Management Mechanisms. Application to a oneM2M compliant IoT Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Anicet Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Drira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Ambient Systems, Networks and Technologies (ANT-2018), the 8th International Conference on Sustainable Energy Information Technology (SEIT-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.619 - 627, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the enhancement of non-functional requirements for cloud-assisted middleware-based IoT and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCA 2017: The Second Workshop on Adaptive Service-Oriented and Cloud Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radiolocation through Long Range Wide Area Networks: a performance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakrishna Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DDS/SDN Based Communication System for Efficient Support of Dynamic Distributed Real-Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ACM 18th International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.77 - 84, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DS-RT.2014.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE assessment for SVC streaming in ENVISION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 20th International Conference on Electronics, Circuits, and Systems (IEEE ICECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Video Streaming over P2P Networks: A Matter of Harmony?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykoniati Eleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.127 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Routing Protocol for Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5963362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGEM: Adaptive Greedy-Compass Energy-aware Multipath Routing Protocol for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Consumer Communications and Networking Conference (CCNC), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Las Vegas, United States. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEAMS: A Geographic Energy-Aware Multipath Stream-based Routing Protocol for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGEM : Un Protocole de Routage Géographique Angulaire Adaptatif. Un protocole de routage géographique efficace en énergie avec angle de vue adaptatif, basé sur le multi-chemins pour la transmission des flux multimédia dans les réseaux de capteurs sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEAMS: a Greedy Energy-Aware Multipath Stream-based Routing Protocol for WMSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd Global Information Infrastructure Symposium (GIIS), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; Demonstration of Performance Evaluation and Analysis for oneM2M Planning and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 842</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI SmartM2M; oneM2M deployment guidelines and good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 843</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSI TC SmartM2M; Smart Machine-to-Machine Communications; oneM2M Performances Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report TR 103 841</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M; Model for oneM2M Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Specification 103840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartM2M: Scenarios for evaluation of oneM2M deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSI Technical Report 103839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'hybridation des réseaux satellites avec des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures synchrone et asynchrone pour l'hybridation des réseaux maillés de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les technologies des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d'hybridation des réseaux satellites avec des réseaux maillés de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&T CNES « Virtualisation des composants sol THD » - Tâche 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanissia Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION R&T - SATELLITE HTTP 2.0 : Dossier d’analyse système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTION R&T: SATELLITE HTTP 2.0 : Mise en place des tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art du protocole http2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Derroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Duolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Driven Networking in Dynamic Environments. Etat de l'art : SDN, virtualisation réseau et DDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Hakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la Softwarization et Virtualisation de Piles de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. INP Toulouse, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04987971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDCB69D0"/>
+    <w:nsid w:val="90256B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-medjiah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166377805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-1852-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01619274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mahjri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.12" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TW.2013.123013.120398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolghasem Hamid Asgari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykoniati Eleni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963362" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahmed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pradas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Claude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Derroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04987971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-medjiah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166377805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-1852-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Anicet Ouedraogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02945320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3025500" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.125362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02166814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-019-00266-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01619274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mahjri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhraief" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.12" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2015.0162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107652v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7060482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TW.2013.123013.120398" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolghasem Hamid Asgari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hellouin de Cenival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03270599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Fadel Bonfoh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking52078.2021.9472837" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491854v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djolo C&#233;dric Tape" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378283v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01959194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2018.8585578" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422889" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yangui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2018.8459955" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.112" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115799" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2014.18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykoniati Eleni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753228v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Flynn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753246v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04753193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pradas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Derroche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Duolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01762591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04987971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>