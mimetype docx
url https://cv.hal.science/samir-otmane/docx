--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir Otmane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2221-4264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079982654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90554179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000061904848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe IRA2 : Interaction, Réalié virtuelle & Augmentée, Robotique Ambiante.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis accuracy of touchscreen-based testings for major neurocognitive disorders: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Belmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (7), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ageing/afaf204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection enhanced by hybrid overlay for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lehiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.619--631. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X23300029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an augmented reality active video game for gait training in children with cerebral palsy following single-event multilevel surgery: protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Payan-Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.e061580. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PEER: A Personalized Exer-Game Platform Based on Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue "Human Computer Interaction and Its Future", 11 (3), pp.455. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11030455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback in Augmented Reality to walk at predefined speed. Cross-sectional study including children with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2322--2331. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3198243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom-fwd: Efficient technique for 3D gestual interaction with distant and occulted objects in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Messaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e2033. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of Hololens Augmented Reality Head Mounted Display for Measuring Gait Parameters in Healthy Adults and Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (8), pp.2697. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21082697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.467--484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00445-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3DC: Software architecture model for designing collaborative augmented reality and virtual reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the head tracking measured by Microsoft Hololens during different walking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S169--S171. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning moment-based fast local binary descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.2.023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid optical-mechanical calibration procedure for the Scalable- SPIDAR haptic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.109--125. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-016-0303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a low-cost interactive system for motor self-rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.2.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking Using a Hybrid Optcial-Haptic Three-Dimensional Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtibaa Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.291--296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control and human scale simulation of a submarine ROV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (1), pp.66--78. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network method for haptic device calibration using an optic-haptic hybrid tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.7420--7425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09 (1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In virtuo molecular analysis systems: Survey and new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Reference Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.51--77. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54816-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to design 3D interaction assistance in constraints-based virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.219--234. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0247-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Camera Pose Methods for an Augmented Reality System: Application to Teaching Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lecture Notes in Computer Science, 7420, pp.3--30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35840-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative multi-agent framework for internet-based teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent Technologies and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jats.2013040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.187--214. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.187-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.405--439. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843011002286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.311--327. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.73--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.311-327. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.1017--1049. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW: Réalité Augmentée et Entraînement à la Marche pour la Rééducation Postopératoire des enfants atteints de Paralysie Cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Ballit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dessailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La XR en mouvement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Feedback in an Immersive Microsurgery Simulator on VR Training and Skill Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Focus Multiscale Attention for Object Detection in Mixed Reality: Leveraging Customizable Synthetic Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1117--1126, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Temporal Shifts with Depth-Efficient Channel Attention for Real-Time Hand-Gesture Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection Based on Hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.459--466, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Tablet-Based Tests to the Diagnosis of Neurocognitive Disorders in Older Adults: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Boterff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Medical Informatics Europe Conference (MIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1163--1164, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN-based model for low-textured object detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Intelligent Computer Communication and Processing (ICCP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cluj-Napoca, Romania. pp.221--227, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCP60212.2023.10398729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Low-Textured Objects Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual & Augmented Reality for Medical Training and Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking and Advanced Systems (ICNAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Algiers, Algeria. pp.195060, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive assessment in virtual environments: How to choose the Natural User Interfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal 2D/3D Registration for Open Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Naples (Italie), Italy. pp.84--85, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM55400.2022.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RehabWeek Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive Virtual Reality Serious Game System for Motor Rehabilitation based on Facial Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence for Cyber Security Systems and Privacy (AI-CSP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, El Oued, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AI-CSP52968.2021.9671149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.264--268, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet to Share VR users’ Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on 3D Web Technology (Web3D 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Republic of Korea, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424616.3424725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Maddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Akaichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuching, Sarawak, Malaysia. pp.39 --54, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost VR Collaborative System equipped with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellabaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM Symposium on Virtual Reality Software and Technology (VRST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281505.3281615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Pose Estimation for Augmented Reality : Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3D: Adaptive Design Pattern for Virtual and Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Aspects of Software Engineering (ICAASE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Constantine, Algeria. pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Zoom-based 3D Interaction Technique for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM Virtual Reality International Conference (VRIC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D interaction technique for selection and manipulation distant objects in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Noise Reduction to Identify Motion Parameters in AR Maintenance Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Adjunct IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Yucatan, Mexico. pp.27--30, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Hierarchical Bounding Box based interaction in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inam Ur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based collaborative & mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended web services for remote collaborative manipulation in distributed augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-human collaboration formalism for groupware tailorability in collaborative augmented environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Graphics Theory and Applications (GRAPP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.498--503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved MOBIL descriptor for markerless augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control based observer for a remotely operated vehicle (ROV-observer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid tracking through neural network regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Matibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Information and Communication Technologies Innovation and Application (ICTIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIA.2014.7883766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Low-Cost 3D Interaction Technique for Wearable and Handled AR Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.393--397, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration based on regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.679--684, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for remotely operated vehicle ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.200--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of remotely operated vehicle in the vertical plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1098--1105, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIL: A Moments based Local Binary Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.251--252, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2014.6948435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for underwater activities with the use of the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.409--412, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit homogeneous time-varying stabilizing control of a submarine vehicle (ROV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. pp.26--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des NUIs pour les Applications de Réalité Virtuelle et Augmentée: État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Robot multimodale pour la plongée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction Homme-Machine (IHM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sousse, Tunisie. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Application (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.407--412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Augmented Reality Game using the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.187--188, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Device for Virtual or Augmented Underwater Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface (3DUI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.141--142, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot-Interfaces based on Mixed Reality for Underwater Robot Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manoeuvring and Control of Marine Craft (MCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Arenzano, Italy. pp.212--215, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120919-3-IT-2046.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software architecture for interactive robot teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ACM SIGCHI Symposium on Engineering Interactive Computing Systems (ACM EICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.275--280, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2305484.2305531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Human-Computer Interaction (HCI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando - Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-machine collaboration formalism based on web services for groupware tailorability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.238--245, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What You Feel Is What I Do: A Study of Dynamic Haptic Interaction in Distributed Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianging Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference on Human-computer interaction (HCII 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.140--147, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, MA, United States. pp.457--462, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2010.5444616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.500--505, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.19--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.880--883, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.713--722, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ennakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.337--341, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of Human Scale SPIDAR-G in the framework of Assistance to 3D interaction in a semi-immersive AR/VR platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JCVR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.129--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.85--90, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.322--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.256--263, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.7--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in a Large-Scale VEs : Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.663--672, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in Large-Scale VEs: Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289--292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.198--203, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Software Architecture for Collaborative Teleoperation based on Networked Mixed Reality Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: From Theory to Applications (ICTTA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.3498--3503, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction collaborative pour les environnements virtuels collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Jeunes Chercheurs en Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, Washington, United States. pp.788--795, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Integration of Knowledge Intensive Multi-Agent Systems (KIMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Waltham, Massachusetts, United States. pp.32--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of a user-centered virtual reality system for upper limb motor rehabilitation in chronic stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Grosmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Koeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of World Federation for Neurorehabilitation (WFNR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et collaboration en réalité virtuelle et augmentée: Modèles d'assistance pour la conception des interfaces homme-machine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent systems & automation (AIP Conference proceedings, Vol. 1107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics Press, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D interaction in Virtual Environments : a workﬂow-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jae-Jin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Publishing, pp.49--68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippe, Zdzislaw S.; Kulikowski, Juliusz Lech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Systems Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.493--504, 2010, Advances in Intelligent and Soft Computing, vol. 60, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards collaborative teleoperation based on human scale networked mixed reality environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.382--410, 2008, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative teleoperation: towards tailorable groupware for teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks: Utopia or Reality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.163--196, 2008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail assisté par la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.263--288, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération collaborative via le réseau Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.119--155, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments relatifs à la plateforme technologique EVR@ (Environnements Virtuels et de Réalité Augmentée) de l'Université d'Evry Val d'Essonne Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d&apos;un collecticiel Oce@nyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d&apos;Agents pour la conception de collecticiels malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of augmented feedback delivered by a mixed reality headset on gait speed control during rehabilitation in young people with cerebral palsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection based on hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail Robotisé et Réalité Augmentée : Application à la Téléopération via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et techniques logicielles pour l'assistance à l'interaction et à la collaboration en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir Otmane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2221-4264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079982654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90554179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000061904848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe IRA2 : Interaction, Réalié virtuelle & Augmentée, Robotique Ambiante.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis accuracy of touchscreen-based testings for major neurocognitive disorders: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Belmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (7), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ageing/afaf204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection enhanced by hybrid overlay for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lehiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.619--631. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X23300029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PEER: A Personalized Exer-Game Platform Based on Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue "Human Computer Interaction and Its Future", 11 (3), pp.455. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11030455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an augmented reality active video game for gait training in children with cerebral palsy following single-event multilevel surgery: protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Payan-Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.e061580. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback in Augmented Reality to walk at predefined speed. Cross-sectional study including children with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2322--2331. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3198243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom-fwd: Efficient technique for 3D gestual interaction with distant and occulted objects in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Messaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e2033. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of Hololens Augmented Reality Head Mounted Display for Measuring Gait Parameters in Healthy Adults and Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (8), pp.2697. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21082697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.467--484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00445-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3DC: Software architecture model for designing collaborative augmented reality and virtual reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the head tracking measured by Microsoft Hololens during different walking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S169--S171. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid optical-mechanical calibration procedure for the Scalable- SPIDAR haptic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.109--125. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-016-0303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning moment-based fast local binary descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.2.023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a low-cost interactive system for motor self-rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.2.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking Using a Hybrid Optcial-Haptic Three-Dimensional Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtibaa Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.291--296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control and human scale simulation of a submarine ROV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (1), pp.66--78. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network method for haptic device calibration using an optic-haptic hybrid tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.7420--7425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09 (1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In virtuo molecular analysis systems: Survey and new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Reference Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.51--77. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54816-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to design 3D interaction assistance in constraints-based virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.219--234. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0247-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Camera Pose Methods for an Augmented Reality System: Application to Teaching Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lecture Notes in Computer Science, 7420, pp.3--30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35840-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative multi-agent framework for internet-based teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent Technologies and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jats.2013040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.187--214. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.187-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.311--327. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.405--439. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843011002286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.73--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.311-327. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.1017--1049. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW: Réalité Augmentée et Entraînement à la Marche pour la Rééducation Postopératoire des enfants atteints de Paralysie Cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Ballit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dessailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La XR en mouvement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Focus Multiscale Attention for Object Detection in Mixed Reality: Leveraging Customizable Synthetic Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1117--1126, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Feedback in an Immersive Microsurgery Simulator on VR Training and Skill Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Temporal Shifts with Depth-Efficient Channel Attention for Real-Time Hand-Gesture Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Tablet-Based Tests to the Diagnosis of Neurocognitive Disorders in Older Adults: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Boterff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Medical Informatics Europe Conference (MIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1163--1164, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection Based on Hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.459--466, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Low-Textured Objects Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN-based model for low-textured object detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Intelligent Computer Communication and Processing (ICCP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cluj-Napoca, Romania. pp.221--227, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCP60212.2023.10398729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual & Augmented Reality for Medical Training and Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking and Advanced Systems (ICNAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Algiers, Algeria. pp.195060, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive assessment in virtual environments: How to choose the Natural User Interfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal 2D/3D Registration for Open Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Naples (Italie), Italy. pp.84--85, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM55400.2022.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive Virtual Reality Serious Game System for Motor Rehabilitation based on Facial Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence for Cyber Security Systems and Privacy (AI-CSP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, El Oued, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AI-CSP52968.2021.9671149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RehabWeek Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.264--268, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet to Share VR users’ Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on 3D Web Technology (Web3D 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Republic of Korea, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424616.3424725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Maddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Akaichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuching, Sarawak, Malaysia. pp.39 --54, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost VR Collaborative System equipped with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellabaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM Symposium on Virtual Reality Software and Technology (VRST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281505.3281615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Pose Estimation for Augmented Reality : Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3D: Adaptive Design Pattern for Virtual and Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Aspects of Software Engineering (ICAASE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Constantine, Algeria. pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Zoom-based 3D Interaction Technique for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM Virtual Reality International Conference (VRIC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D interaction technique for selection and manipulation distant objects in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Noise Reduction to Identify Motion Parameters in AR Maintenance Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Adjunct IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Yucatan, Mexico. pp.27--30, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based collaborative & mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Hierarchical Bounding Box based interaction in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inam Ur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended web services for remote collaborative manipulation in distributed augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-human collaboration formalism for groupware tailorability in collaborative augmented environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Graphics Theory and Applications (GRAPP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.498--503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved MOBIL descriptor for markerless augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control based observer for a remotely operated vehicle (ROV-observer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Low-Cost 3D Interaction Technique for Wearable and Handled AR Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.393--397, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid tracking through neural network regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Matibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Information and Communication Technologies Innovation and Application (ICTIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIA.2014.7883766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration based on regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.679--684, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for remotely operated vehicle ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.200--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of remotely operated vehicle in the vertical plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1098--1105, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIL: A Moments based Local Binary Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.251--252, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2014.6948435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for underwater activities with the use of the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.409--412, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit homogeneous time-varying stabilizing control of a submarine vehicle (ROV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. pp.26--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des NUIs pour les Applications de Réalité Virtuelle et Augmentée: État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Application (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.407--412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Robot multimodale pour la plongée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction Homme-Machine (IHM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sousse, Tunisie. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Device for Virtual or Augmented Underwater Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface (3DUI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.141--142, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Augmented Reality Game using the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.187--188, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot-Interfaces based on Mixed Reality for Underwater Robot Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manoeuvring and Control of Marine Craft (MCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Arenzano, Italy. pp.212--215, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120919-3-IT-2046.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software architecture for interactive robot teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ACM SIGCHI Symposium on Engineering Interactive Computing Systems (ACM EICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.275--280, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2305484.2305531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Human-Computer Interaction (HCI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando - Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-machine collaboration formalism based on web services for groupware tailorability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.238--245, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What You Feel Is What I Do: A Study of Dynamic Haptic Interaction in Distributed Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianging Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference on Human-computer interaction (HCII 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.140--147, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, MA, United States. pp.457--462, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2010.5444616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.500--505, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.880--883, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.19--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ennakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.337--341, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.713--722, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.85--90, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of Human Scale SPIDAR-G in the framework of Assistance to 3D interaction in a semi-immersive AR/VR platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JCVR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.129--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.322--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.256--263, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.7--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in a Large-Scale VEs : Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.663--672, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in Large-Scale VEs: Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289--292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.198--203, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction collaborative pour les environnements virtuels collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Jeunes Chercheurs en Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Software Architecture for Collaborative Teleoperation based on Networked Mixed Reality Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: From Theory to Applications (ICTTA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.3498--3503, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, Washington, United States. pp.788--795, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Integration of Knowledge Intensive Multi-Agent Systems (KIMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Waltham, Massachusetts, United States. pp.32--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of a user-centered virtual reality system for upper limb motor rehabilitation in chronic stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Grosmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Koeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of World Federation for Neurorehabilitation (WFNR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et collaboration en réalité virtuelle et augmentée: Modèles d'assistance pour la conception des interfaces homme-machine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent systems & automation (AIP Conference proceedings, Vol. 1107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics Press, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D interaction in Virtual Environments : a workﬂow-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jae-Jin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Publishing, pp.49--68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippe, Zdzislaw S.; Kulikowski, Juliusz Lech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Systems Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.493--504, 2010, Advances in Intelligent and Soft Computing, vol. 60, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards collaborative teleoperation based on human scale networked mixed reality environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.382--410, 2008, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative teleoperation: towards tailorable groupware for teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks: Utopia or Reality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.163--196, 2008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail assisté par la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.263--288, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération collaborative via le réseau Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.119--155, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments relatifs à la plateforme technologique EVR@ (Environnements Virtuels et de Réalité Augmentée) de l'Université d'Evry Val d'Essonne Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d&apos;un collecticiel Oce@nyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d&apos;Agents pour la conception de collecticiels malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of augmented feedback delivered by a mixed reality headset on gait speed control during rehabilitation in young people with cerebral palsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection based on hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail Robotisé et Réalité Augmentée : Application à la Téléopération via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et techniques logicielles pour l'assistance à l'interaction et à la collaboration en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5675DAE7"/>
+    <w:nsid w:val="D26D003F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-otmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-4264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079982654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90554179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061904848" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lehiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X23300029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Izountar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbelkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khababa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Masmoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030455" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Messaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Belhocine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati-Henda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aouam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bellarbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.2.023006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413771v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Frad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-016-0303-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtibaa Abdellatif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khadhraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azgal Abichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.12.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Mtibaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00118" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04864671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240521" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04680640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Boterff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240616" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04478763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP60212.2023.10398729" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337653" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04368280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03987050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM55400.2022.00018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khababa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AI-CSP52968.2021.9671149" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424616.3424725" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052104v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellabaci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281505.3281615" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azhar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Ur Rahman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806199" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233052" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233174" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Matibaa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIA.2014.7883766" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079279v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001995" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064459" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2014.6948435" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859955v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548773" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879020v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761908v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407372" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184201" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120919-3-IT-2046.00036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305531" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339479v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737447v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639718v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05114448v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ayoubi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682240v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-otmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-4264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079982654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90554179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061904848" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lehiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X23300029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Izountar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbelkacem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khababa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Masmoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Messaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Belhocine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati-Henda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aouam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Frad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-016-0303-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bellarbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.2.023006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtibaa Abdellatif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khadhraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azgal Abichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.12.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Mtibaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04680640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Boterff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240616" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04864671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240521" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04478763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP60212.2023.10398729" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04368280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03987050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM55400.2022.00018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528216v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khababa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AI-CSP52968.2021.9671149" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424616.3424725" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellabaci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281505.3281615" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806199" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azhar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Ur Rahman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806186" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233052" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312808v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233174" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001995" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777621v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Matibaa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIA.2014.7883766" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064459" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2014.6948435" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548773" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879020v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184201" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407372" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120919-3-IT-2046.00036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305531" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339479v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737447v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639718v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05114448v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ayoubi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196335v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682240v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>