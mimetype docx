--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir Otmane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2221-4264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079982654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90554179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000061904848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe IRA2 : Interaction, Réalié virtuelle & Augmentée, Robotique Ambiante.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis accuracy of touchscreen-based testings for major neurocognitive disorders: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Belmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (7), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ageing/afaf204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection enhanced by hybrid overlay for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lehiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.619--631. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X23300029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PEER: A Personalized Exer-Game Platform Based on Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue "Human Computer Interaction and Its Future", 11 (3), pp.455. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11030455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an augmented reality active video game for gait training in children with cerebral palsy following single-event multilevel surgery: protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Payan-Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.e061580. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback in Augmented Reality to walk at predefined speed. Cross-sectional study including children with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2322--2331. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3198243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom-fwd: Efficient technique for 3D gestual interaction with distant and occulted objects in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Messaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e2033. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of Hololens Augmented Reality Head Mounted Display for Measuring Gait Parameters in Healthy Adults and Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (8), pp.2697. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21082697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.467--484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00445-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3DC: Software architecture model for designing collaborative augmented reality and virtual reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the head tracking measured by Microsoft Hololens during different walking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S169--S171. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid optical-mechanical calibration procedure for the Scalable- SPIDAR haptic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.109--125. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-016-0303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning moment-based fast local binary descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.2.023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a low-cost interactive system for motor self-rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.2.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking Using a Hybrid Optcial-Haptic Three-Dimensional Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtibaa Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.291--296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control and human scale simulation of a submarine ROV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (1), pp.66--78. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network method for haptic device calibration using an optic-haptic hybrid tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.7420--7425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09 (1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In virtuo molecular analysis systems: Survey and new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Reference Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.51--77. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54816-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to design 3D interaction assistance in constraints-based virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.219--234. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0247-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Camera Pose Methods for an Augmented Reality System: Application to Teaching Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lecture Notes in Computer Science, 7420, pp.3--30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35840-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative multi-agent framework for internet-based teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent Technologies and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jats.2013040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.187--214. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.187-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.311--327. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.405--439. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843011002286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.73--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.311-327. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.1017--1049. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW: Réalité Augmentée et Entraînement à la Marche pour la Rééducation Postopératoire des enfants atteints de Paralysie Cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Ballit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dessailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La XR en mouvement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Focus Multiscale Attention for Object Detection in Mixed Reality: Leveraging Customizable Synthetic Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1117--1126, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Feedback in an Immersive Microsurgery Simulator on VR Training and Skill Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Temporal Shifts with Depth-Efficient Channel Attention for Real-Time Hand-Gesture Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Tablet-Based Tests to the Diagnosis of Neurocognitive Disorders in Older Adults: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Boterff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Medical Informatics Europe Conference (MIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1163--1164, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection Based on Hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.459--466, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Low-Textured Objects Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN-based model for low-textured object detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Intelligent Computer Communication and Processing (ICCP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cluj-Napoca, Romania. pp.221--227, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCP60212.2023.10398729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual & Augmented Reality for Medical Training and Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking and Advanced Systems (ICNAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Algiers, Algeria. pp.195060, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive assessment in virtual environments: How to choose the Natural User Interfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal 2D/3D Registration for Open Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Naples (Italie), Italy. pp.84--85, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM55400.2022.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive Virtual Reality Serious Game System for Motor Rehabilitation based on Facial Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence for Cyber Security Systems and Privacy (AI-CSP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, El Oued, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AI-CSP52968.2021.9671149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RehabWeek Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.264--268, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet to Share VR users’ Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on 3D Web Technology (Web3D 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Republic of Korea, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424616.3424725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Maddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Akaichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuching, Sarawak, Malaysia. pp.39 --54, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost VR Collaborative System equipped with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellabaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM Symposium on Virtual Reality Software and Technology (VRST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281505.3281615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Pose Estimation for Augmented Reality : Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3D: Adaptive Design Pattern for Virtual and Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Aspects of Software Engineering (ICAASE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Constantine, Algeria. pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Zoom-based 3D Interaction Technique for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM Virtual Reality International Conference (VRIC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D interaction technique for selection and manipulation distant objects in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Noise Reduction to Identify Motion Parameters in AR Maintenance Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Adjunct IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Yucatan, Mexico. pp.27--30, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based collaborative & mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Hierarchical Bounding Box based interaction in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inam Ur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended web services for remote collaborative manipulation in distributed augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-human collaboration formalism for groupware tailorability in collaborative augmented environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Graphics Theory and Applications (GRAPP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.498--503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved MOBIL descriptor for markerless augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control based observer for a remotely operated vehicle (ROV-observer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Low-Cost 3D Interaction Technique for Wearable and Handled AR Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.393--397, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid tracking through neural network regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Matibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Information and Communication Technologies Innovation and Application (ICTIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIA.2014.7883766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration based on regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.679--684, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for remotely operated vehicle ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.200--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of remotely operated vehicle in the vertical plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1098--1105, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIL: A Moments based Local Binary Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.251--252, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2014.6948435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for underwater activities with the use of the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.409--412, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit homogeneous time-varying stabilizing control of a submarine vehicle (ROV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. pp.26--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des NUIs pour les Applications de Réalité Virtuelle et Augmentée: État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Application (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.407--412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Robot multimodale pour la plongée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction Homme-Machine (IHM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sousse, Tunisie. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Device for Virtual or Augmented Underwater Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface (3DUI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.141--142, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Augmented Reality Game using the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.187--188, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot-Interfaces based on Mixed Reality for Underwater Robot Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manoeuvring and Control of Marine Craft (MCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Arenzano, Italy. pp.212--215, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120919-3-IT-2046.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software architecture for interactive robot teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ACM SIGCHI Symposium on Engineering Interactive Computing Systems (ACM EICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.275--280, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2305484.2305531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Human-Computer Interaction (HCI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando - Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-machine collaboration formalism based on web services for groupware tailorability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.238--245, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What You Feel Is What I Do: A Study of Dynamic Haptic Interaction in Distributed Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianging Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference on Human-computer interaction (HCII 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.140--147, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, MA, United States. pp.457--462, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2010.5444616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.500--505, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.880--883, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.19--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ennakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.337--341, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.713--722, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.85--90, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of Human Scale SPIDAR-G in the framework of Assistance to 3D interaction in a semi-immersive AR/VR platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JCVR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.129--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.322--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.256--263, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.7--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in a Large-Scale VEs : Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.663--672, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in Large-Scale VEs: Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289--292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.198--203, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction collaborative pour les environnements virtuels collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Jeunes Chercheurs en Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Software Architecture for Collaborative Teleoperation based on Networked Mixed Reality Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: From Theory to Applications (ICTTA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.3498--3503, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, Washington, United States. pp.788--795, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Integration of Knowledge Intensive Multi-Agent Systems (KIMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Waltham, Massachusetts, United States. pp.32--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of a user-centered virtual reality system for upper limb motor rehabilitation in chronic stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Grosmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Koeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of World Federation for Neurorehabilitation (WFNR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et collaboration en réalité virtuelle et augmentée: Modèles d'assistance pour la conception des interfaces homme-machine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent systems & automation (AIP Conference proceedings, Vol. 1107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics Press, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D interaction in Virtual Environments : a workﬂow-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jae-Jin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Publishing, pp.49--68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippe, Zdzislaw S.; Kulikowski, Juliusz Lech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Systems Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.493--504, 2010, Advances in Intelligent and Soft Computing, vol. 60, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards collaborative teleoperation based on human scale networked mixed reality environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.382--410, 2008, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative teleoperation: towards tailorable groupware for teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks: Utopia or Reality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.163--196, 2008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail assisté par la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.263--288, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération collaborative via le réseau Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.119--155, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments relatifs à la plateforme technologique EVR@ (Environnements Virtuels et de Réalité Augmentée) de l'Université d'Evry Val d'Essonne Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d&apos;un collecticiel Oce@nyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d&apos;Agents pour la conception de collecticiels malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of augmented feedback delivered by a mixed reality headset on gait speed control during rehabilitation in young people with cerebral palsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection based on hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail Robotisé et Réalité Augmentée : Application à la Téléopération via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et techniques logicielles pour l'assistance à l'interaction et à la collaboration en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samir Otmane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samir-otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2221-4264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079982654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90554179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000061904848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe IRA2 : Interaction, Réalié virtuelle & Augmentée, Robotique Ambiante.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis accuracy of touchscreen-based testings for major neurocognitive disorders: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zolnowski-Kolp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Belmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ageing/afaf204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection enhanced by hybrid overlay for augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lehiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.619--631. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X23300029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an augmented reality active video game for gait training in children with cerebral palsy following single-event multilevel surgery: protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Payan-Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.e061580. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PEER: A Personalized Exer-Game Platform Based on Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue "Human Computer Interaction and Its Future", 11 (3), pp.455. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11030455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback in Augmented Reality to walk at predefined speed. Cross-sectional study including children with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2322--2331. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3198243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom-fwd: Efficient technique for 3D gestual interaction with distant and occulted objects in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Messaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.e2033. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of Hololens Augmented Reality Head Mounted Display for Measuring Gait Parameters in Healthy Adults and Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (8), pp.2697. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21082697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.467--484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00445-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3DC: Software architecture model for designing collaborative augmented reality and virtual reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the head tracking measured by Microsoft Hololens during different walking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S169--S171. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a low-cost interactive system for motor self-rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.2.2890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning moment-based fast local binary descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.2.023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid optical-mechanical calibration procedure for the Scalable- SPIDAR haptic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.109--125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-016-0303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network method for haptic device calibration using an optic-haptic hybrid tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.7420--7425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking Using a Hybrid Optcial-Haptic Three-Dimensional Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtibaa Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.291--296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control and human scale simulation of a submarine ROV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (1), pp.66--78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09 (1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In virtuo molecular analysis systems: Survey and new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Reference Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.51--77. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54816-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to design 3D interaction assistance in constraints-based virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3), pp.219--234. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-014-0247-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Camera Pose Methods for an Augmented Reality System: Application to Teaching Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lecture Notes in Computer Science, 7420, pp.3--30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35840-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative multi-agent framework for internet-based teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent Technologies and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jats.2013040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.187--214. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.187-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailorable Groupware Design based on the 3C Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.405--439. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843011002286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.311--327. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DUI-EF: Towards a Framework for Easy Empirical Evaluation of 3D User Interfaces and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.73--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and augmented reality for cultural computing and heritage: a case study of virtual exploration of underwater archaeological sites (preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.311-327. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D en Réalité Virtuelle - Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (8), pp.1017--1049. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.1017-1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments : the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large Scale Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with Haptic Guide in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Performance in Cooperative Virtual Environments: the Effect of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.79--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Temporal Shifts with Depth-Efficient Channel Attention for Real-Time Hand-Gesture Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW: Réalité Augmentée et Entraînement à la Marche pour la Rééducation Postopératoire des enfants atteints de Paralysie Cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Ballit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dessailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La XR en mouvement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Focus Multiscale Attention for Object Detection in Mixed Reality: Leveraging Customizable Synthetic Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1117--1126, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Feedback in an Immersive Microsurgery Simulator on VR Training and Skill Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection Based on Hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.459--466, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Tablet-Based Tests to the Diagnosis of Neurocognitive Disorders in Older Adults: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Boterff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Medical Informatics Europe Conference (MIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1163--1164, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Low-Textured Objects Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Workshop on Multimedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN-based model for low-textured object detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Intelligent Computer Communication and Processing (ICCP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cluj-Napoca, Romania. pp.221--227, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCP60212.2023.10398729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual & Augmented Reality for Medical Training and Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking and Advanced Systems (ICNAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Algiers, Algeria. pp.195060, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNAS59892.2023.10330484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive assessment in virtual environments: How to choose the Natural User Interfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal 2D/3D Registration for Open Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Naples (Italie), Italy. pp.84--85, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM55400.2022.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RehabWeek Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive Virtual Reality Serious Game System for Motor Rehabilitation based on Facial Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Izountar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khababa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence for Cyber Security Systems and Privacy (AI-CSP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, El Oued, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AI-CSP52968.2021.9671149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.264--268, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Internet to Share VR users’ Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on 3D Web Technology (Web3D 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Republic of Korea, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3424616.3424725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Maddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Akaichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuching, Sarawak, Malaysia. pp.39 --54, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost VR Collaborative System equipped with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellabaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM Symposium on Virtual Reality Software and Technology (VRST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281505.3281615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Pose Estimation for Augmented Reality : Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3D: Adaptive Design Pattern for Virtual and Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Aspects of Software Engineering (ICAASE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Constantine, Algeria. pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D interaction technique for selection and manipulation distant objects in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Zoom-based 3D Interaction Technique for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM Virtual Reality International Conference (VRIC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Noise Reduction to Identify Motion Parameters in AR Maintenance Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Adjunct IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Yucatan, Mexico. pp.27--30, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control based observer for a remotely operated vehicle (ROV-observer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based collaborative & mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layered Hierarchical Bounding Box based interaction in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inam Ur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended web services for remote collaborative manipulation in distributed augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-human collaboration formalism for groupware tailorability in collaborative augmented environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Graphics Theory and Applications (GRAPP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.498--503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved MOBIL descriptor for markerless augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of remotely operated vehicle in the vertical plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1098--1105, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIL: A Moments based Local Binary Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.251--252, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2014.6948435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Low-Cost 3D Interaction Technique for Wearable and Handled AR Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.393--397, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid tracking through neural network regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Matibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Information and Communication Technologies Innovation and Application (ICTIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIA.2014.7883766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration based on regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Frad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Mtibaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.679--684, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for remotely operated vehicle ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.200--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for underwater activities with the use of the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.409--412, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit homogeneous time-varying stabilizing control of a submarine vehicle (ROV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. pp.26--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des NUIs pour les Applications de Réalité Virtuelle et Augmentée: État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software architecture for interactive robot teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ACM SIGCHI Symposium on Engineering Interactive Computing Systems (ACM EICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.275--280, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2305484.2305531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Model for Collaborative 3D Interaction - Application to co-located manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Application (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.407--412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Robot multimodale pour la plongée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interaction Homme-Machine (IHM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sousse, Tunisie. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Device for Virtual or Augmented Underwater Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interface (3DUI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.141--142, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Augmented Reality Game using the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.187--188, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dennemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot-Interfaces based on Mixed Reality for Underwater Robot Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manoeuvring and Control of Marine Craft (MCMC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Arenzano, Italy. pp.212--215, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120919-3-IT-2046.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you feel is what I do: a study of human performance in haptic collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Human-Computer Interaction (HCI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando - Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-machine collaboration formalism based on web services for groupware tailorability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.238--245, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What You Feel Is What I Do: A Study of Dynamic Haptic Interaction in Distributed Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianging Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference on Human-computer interaction (HCII 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.140--147, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR Calibration based on neural networks versus optical tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Artificial Neural Networks and Intelligent Information Processing (ANNIIP 2010), in Conjunction with ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Funchal, France. pp.87--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic guides in cooperative virtual environments: Design and human performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Waltham, MA, United States. pp.457--462, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2010.5444616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIDAR calibration using Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.500--505, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Architecture for Collaborative Teleoperation using Virtual Reality and Web Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual IEEE Consumer Communications &amp; Networking Conference (IEEE CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Hatpic Guides on humane performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.322--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Teleoperation Task in Virtual Environment : the Inﬂuence of Visual Aids and Oral Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Informatics Control, Automation and Robotics (ICINCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.374--377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Audio and Visual Aids on Task Performance in Distributed Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tactile Feedback and Viewpoint on Task Performance in a Collaborative Virtual Environmment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JVRC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.19--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multi-platform software architecture for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.347--349, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of DNA: from the physical data to the 3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Morocco. pp.880--883, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2009.5069435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Adaptative Systems in VR Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. pp.181--185, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multimedia Collection for Enriching and Visualizing 3D Underwater Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, NV, United States. elec. proc., </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robot teaching based on virtual and augmented reality concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ennakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligence Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.337--341, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Guides on Human Performance in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Design an Interactive System for Molecular Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (HCI International 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.713--722, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biophysical 3D model of the DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.85--90, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of Human Scale SPIDAR-G in the framework of Assistance to 3D interaction in a semi-immersive AR/VR platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Reality Conference EGVE-ICAT-EURO VR (JCVR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.129--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in a large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Haptic Guide with 3D Interactions in Large-Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling systems: State of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.493--497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupware Design for Online Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use framework to integrate data processing and data fusion in VR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artiﬁcial Reality and Telexistence (ICAT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.129--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating 3D Interaction Technique Empirical Evaluation with the use of a Knowledge Database of Interaction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Human System Interaction (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.170--175, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Software Architecture for Collaborative Teleoperation based on a VR Platform and Web Application Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Artificial Reality and Telexistence (ACM ICAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Internet Technologies in Designing a Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on CSCW in Design (CSCWD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Xi'an, China. pp.141--147, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2008.4536973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FIPA Agents and Web Services for the Design of Tailorable Groupware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria. pp.702--705, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1497308.1497449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software to prototype 3D Interaction Technique Empirical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.45--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting 3D Interactions with haptic guide in a Large Scale Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGGRAPH International Conference on Virtual-Reality Continuum and Its Applications in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Singapour, Singapore. pp.6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1477862.1477891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D molecular modeling: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Conference on Human System Interactions (HSI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.350--355, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2008.4581462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3D Navigation Technique Supporting VR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.149--153, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multimodal Human-Robot Interaction in large scale virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM/IEEE international conference on Human robot interaction (HRI '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands. pp.359--366, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1349822.1349869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oce@Nyd : A new Tailorable Groupware for Digital Media collection for Underwater Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Digital Interactive Media in Entertainment and Arts (DIMEA 2008 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.256--263, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1413634.1413683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fly Over, a 3D Interaction Technique for Navigation in Virtual Environments Independent from Tracking Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Virtual Reality (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.7--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From internet-based multimedia data collection to 3d visualization of virtual underwater sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and MultiMedia, Dedicated to Digital Heritage (VSMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.246--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in Large-Scale VEs: Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289--292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative 3D Interaction Model for Cooperative Design in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Computer Supported Cooperative Work in Design (IEEE CSCWD'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Melbourne, Australia. pp.198--203, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2007.4281434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Evaluation Assistant Tool for 3D Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces Grenoble (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.89--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback in a Large-Scale VEs : Evaluation of SPIDAR-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces (ENACTIVE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model of Collaborative 3D Interaction in Shared Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction, Part II (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.663--672, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73107-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction technique to enhance telemanipulation tasks using virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.5201--5207, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.281658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed software architecture for collaborative tele-operation based networked mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the FOLLOW-ME technique for grabbing virtual objects in semi-immersive virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Laval, France. pp.85--94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction collaborative pour les environnements virtuels collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Jeunes Chercheurs en Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Software Architecture for Collaborative Teleoperation based on Networked Mixed Reality Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: From Theory to Applications (ICTTA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.3498--3503, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW-ME: a new 3D interaction technique based on virtual guides and granularity of interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Virtual Reality Continuum and Its Applications (VRCIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Hong Kong, China. pp.137--144, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128923.1128945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Man Machine Interface for High Level Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Ligeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Modelling Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Robotics (ICAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, Washington, United States. pp.788--795, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Evaluation of a Multi-Agent System for a Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interface for Collaborative Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Federation of Automatic Control World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Praha, Czech Republic. pp.ERREUR_CHAMPS_NON_SPECIFIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Formal Model of Collaboration by Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Integration of Knowledge Intensive Multi-Agent Systems (KIMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Waltham, Massachusetts, United States. pp.32--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of a user-centered virtual reality system for upper limb motor rehabilitation in chronic stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Grosmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Koeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of World Federation for Neurorehabilitation (WFNR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et collaboration en réalité virtuelle et augmentée: Modèles d'assistance pour la conception des interfaces homme-machine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.144, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent systems & automation (AIP Conference proceedings, Vol. 1107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics Press, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D interaction in Virtual Environments : a workﬂow-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jae-Jin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Publishing, pp.49--68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web services and Software Agents for Tailorable Groupware Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Web Intelligence: Advanced Semantic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.185-210, 2010, Advanced Information and Knowledge Processing, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-077-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Molecular Interactive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Essabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippe, Zdzislaw S.; Kulikowski, Juliusz Lech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Systems Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.493--504, 2010, Advances in Intelligent and Soft Computing, vol. 60, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03202-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards collaborative teleoperation based on human scale networked mixed reality environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Ouramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.382--410, 2008, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative teleoperation: towards tailorable groupware for teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Service Mechanisms in Next Generation Heterogeneous Networks: Utopia or Reality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Hermes editor and distributed also by Wiley &amp; sons, pp.163--196, 2008, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail assisté par la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.263--288, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération collaborative via le réseau Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.119--155, 2007, Traité IC2, série traitement du signal et de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments relatifs à la plateforme technologique EVR@ (Environnements Virtuels et de Réalité Augmentée) de l'Université d'Evry Val d'Essonne Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.1 Approches pour la réalisation des Collecticiels Malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement final contrat A.S.T.R.E. 2005-2007 : Une plateforme matérielle pour le Télétravail Collaboratif assisté par la Réalité Virtuelle et la Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 1 Etat de l'art sur les architectures des collecticiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 2.2 Étude et développement d&apos;un collecticiel Oce@nyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR DIGITAL OCEAN, livrable 3 Intégration des concepts de Services Web et d&apos;Agents pour la conception de collecticiels malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of augmented feedback delivered by a mixed reality headset on gait speed control during rehabilitation in young people with cerebral palsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Indoor Object Detection based on hybrid CNN-Transformer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Laidoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail Robotisé et Réalité Augmentée : Application à la Téléopération via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et techniques logicielles pour l'assistance à l'interaction et à la collaboration en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D26D003F"/>
+    <w:nsid w:val="C263A219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-otmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-4264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079982654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90554179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061904848" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lehiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X23300029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Izountar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbelkacem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khababa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Masmoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Messaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Belhocine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati-Henda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aouam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Frad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-016-0303-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bellarbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.2.023006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtibaa Abdellatif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khadhraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azgal Abichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.12.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Mtibaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04680640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Boterff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240616" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04864671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240521" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04478763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP60212.2023.10398729" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04368280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03987050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM55400.2022.00018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528216v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khababa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AI-CSP52968.2021.9671149" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424616.3424725" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellabaci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281505.3281615" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806199" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azhar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Ur Rahman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806186" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233052" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312808v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233174" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001995" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777621v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Matibaa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIA.2014.7883766" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064459" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2014.6948435" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548773" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879020v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184201" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407372" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120919-3-IT-2046.00036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305531" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859801v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339479v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737447v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639718v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05114448v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ayoubi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196335v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682240v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samir-otmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-4264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079982654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90554179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061904848" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zolnowski-Kolp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lehiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X23300029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Izountar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbelkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Khababa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Masmoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11030455" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Messaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Belhocine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati-Henda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aouam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bellarbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.2.023006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Frad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-016-0303-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Mtibaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtibaa Abdellatif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khadhraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azgal Abichou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.12.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehat Ullah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35840-1_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Cheaib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jats.2013040102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843011002286" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haydar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0176-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450311v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ouramdane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.1017-1049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04864671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240521" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04680640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Boterff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240616" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04478763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP60212.2023.10398729" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04368280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS59892.2023.10330484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622384v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03987050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM55400.2022.00018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khababa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AI-CSP52968.2021.9671149" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424616.3424725" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellabaci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281505.3281615" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799044v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233174" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806199" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azhar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Ur Rahman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233075" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233052" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064459" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2014.6948435" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079279v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001995" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Matibaa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIA.2014.7883766" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016969v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819707" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859955v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548773" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879020v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702707v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305531" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652877v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184201" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407372" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120919-3-IT-2046.00036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otmane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636979v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960080" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianging Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_16" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2010.5444616" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586748" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784826" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664541v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644582v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106473" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106500" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784827" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639728v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784787" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664557v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ennakr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106497" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957384v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339461v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743774" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339458v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581428" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2008.4536973" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497308.1497449" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376543v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1477862.1477891" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339462v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2008.4581462" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952967" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1349822.1349869" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639742v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fies" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1413634.1413683" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nisan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339479v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339474v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2007.4281434" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859801v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339478v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73107-8_74" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QFTGZ896-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281658" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860119v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leligeour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339490v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339468v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Ligeour" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684980" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128923.1128945" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339467v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339466v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Khezami" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507498" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339465v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737447v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639718v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634669v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-077-9_8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633176v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03202-8_39" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0K31FNWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339485v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339489v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224571v3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339431v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339433v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339430v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339427v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaya" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339432v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05114448v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ayoubi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Laidoudi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682240v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>