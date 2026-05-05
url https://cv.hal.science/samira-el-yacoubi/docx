--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -230,382 +230,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for detecting error measurements in a network of automatic weather stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Llugsi</w:t>
+                <w:t xml:space="preserve">Observability and reconstructibility of bounded cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pablo Lupera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raïevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445760.2021.2022672⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (14), pp.2901-2917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2022.2064556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053030v1</w:t>
+                <w:t xml:space="preserve">hal-03942814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Anthropogenic Factors on Desertification Through the DESERTICAS Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyx Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Nouhou Jangorzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (5-6), p. 423-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability and reconstructibility of bounded cellular automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Plénet</w:t>
+                <w:t xml:space="preserve">A novel approach for detecting error measurements in a network of automatic weather stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Llugsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyx Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lupera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (14), pp.2901-2917. </w:t>
+              <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.425-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2022.2064556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445760.2021.2022672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942814v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability and Reconstructibility of Affine Cellular Automata: Example on Random Number Reconstruction</w:t>
               </w:r>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2048,235 +2048,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue dedicated to Professor Abdelhaq El Jai on the occasion of his retirement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Seidman</w:t>
+                <w:t xml:space="preserve">A cellular automaton model for the transmission of Chagas disease in heterogeneous landscape and host community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baki Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Tridane</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2015.4.2i⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215019v1</w:t>
+                <w:t xml:space="preserve">hal-01231438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cellular automaton model for the transmission of Chagas disease in heterogeneous landscape and host community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baki Cissé</w:t>
+                <w:t xml:space="preserve">Special issue dedicated to Professor Abdelhaq El Jai on the occasion of his retirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seidman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Tridane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/eect.2015.4.2i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231438v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lattice Boltzmann Model to Study Sedimentation Phenomena in Irrigation Canals</w:t>
               </w:r>
@@ -2628,235 +2628,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreadable cellular automata: modelling and simulations</w:t>
+                <w:t xml:space="preserve">A cellular automata model for Chagas disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207720802692305⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.1072-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2007.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042122v1</w:t>
+                <w:t xml:space="preserve">hal-03042124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cellular automata model for Chagas disease</w:t>
+                <w:t xml:space="preserve">Spreadable cellular automata: modelling and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (2), pp.1072-1085. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (5), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2007.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207720802692305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042124v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical method for control problems on cellular automata models</w:t>
               </w:r>
@@ -2914,256 +2914,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF IRRIGATION CHANNELS — A COMPARATIVE STUDY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Genetic Programming Approach to Structural Identification of Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091381v1</w:t>
+                <w:t xml:space="preserve">hal-03091384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Programming Approach to Structural Identification of Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELING OF IRRIGATION CHANNELS — A COMPARATIVE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (04), pp.739-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129183107011005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091384v1</w:t>
+                <w:t xml:space="preserve">hal-03091381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et contrôle par automates cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Ammor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3923,64 +3923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Llugsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lupera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Latin American Conference on Computational Intelligence (LA-CCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Temuco, Chile. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4040,64 +4040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Llugsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lupera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Latin American Conference on Computational Intelligence (LA-CCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Temuco, Chile. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4144,51 +4144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning to implement a Statistical Weather Forecast for the Andean City of Quito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Llugsi Canar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lupera Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,64 +4248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Cellular Automata with MEDALUS Assessment for the Desertification Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4434,51 +4434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and controllability problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Symp. on Mathematical Theory of Networks and Systems - MTNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4772,90 +4772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESERTICAS, a Software to Simulate Desertification Based on MEDALUS and Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyx Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Nouhou Jangorzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4915,64 +4915,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Reduction in the Neural Network’s Weather Forecast for the Andean City of Quito Through the Adjustment of the Posterior Predictive Distribution Based on Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Llugsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyx Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lupera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04500122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-023-09962-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Llugsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyx Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.2022672" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Kon&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Nouhou Jangorzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2064556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/ComplexSystems.30.3.391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02142983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2019.1608442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02358047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rechtman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09763-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seghir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9638-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01709224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir de Carvalho Junior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2018.1434175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01686645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9626-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagnoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01271476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715626520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01215019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tridane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.2i" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01231438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rechtman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.066201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720802692305" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2007.12.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701847232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183107011005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jacewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Ammor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pausas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(03)00007-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM24CN56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq El Jai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(02)00259-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Karrakchou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80164-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34DX6M2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769850" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi Canar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON50619.2020.9272106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/20154900f2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pacini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69480-7_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bechet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62833-8_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26149-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Yafia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3640-5_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mingarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73940-1_47" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NK63X46W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_49" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7WRLTLD7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_44" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ3QJHKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Slimi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_39" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LBKZ661L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45830-1_34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9WK84WW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14926-9_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Was" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bandini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04500122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-023-09962-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2064556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Kon&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyx Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Nouhou Jangorzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Llugsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.2022672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/ComplexSystems.30.3.391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02142983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2019.1608442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02358047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rechtman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09763-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seghir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9638-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01709224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir de Carvalho Junior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2018.1434175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01686645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9626-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagnoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01271476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715626520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01231438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01215019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tridane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.2i" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rechtman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.066201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2007.12.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720802692305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701847232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jacewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183107011005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Ammor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pausas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(03)00007-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM24CN56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq El Jai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(02)00259-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Karrakchou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80164-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34DX6M2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769850" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi Canar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON50619.2020.9272106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/20154900f2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pacini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69480-7_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bechet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62833-8_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26149-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Yafia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3640-5_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mingarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73940-1_47" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NK63X46W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_49" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7WRLTLD7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_44" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ3QJHKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Slimi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_39" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LBKZ661L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45830-1_34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9WK84WW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14926-9_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Was" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bandini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>