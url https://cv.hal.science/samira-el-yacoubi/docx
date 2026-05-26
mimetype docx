--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2914,256 +2914,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Programming Approach to Structural Identification of Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELING OF IRRIGATION CHANNELS — A COMPARATIVE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (04), pp.739-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129183107011005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091384v1</w:t>
+                <w:t xml:space="preserve">hal-03091381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF IRRIGATION CHANNELS — A COMPARATIVE STUDY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Genetic Programming Approach to Structural Identification of Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091381v1</w:t>
+                <w:t xml:space="preserve">hal-03091384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et contrôle par automates cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Ammor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4434,51 +4434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and controllability problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Jacewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Symp. on Mathematical Theory of Networks and Systems - MTNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,51 +6552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04500122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-023-09962-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2064556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Kon&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyx Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Nouhou Jangorzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Llugsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.2022672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/ComplexSystems.30.3.391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02142983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2019.1608442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02358047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rechtman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09763-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seghir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9638-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01709224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir de Carvalho Junior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2018.1434175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01686645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9626-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagnoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01271476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715626520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01231438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01215019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tridane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.2i" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rechtman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.066201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2007.12.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720802692305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701847232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jacewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183107011005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Ammor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pausas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(03)00007-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM24CN56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq El Jai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(02)00259-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Karrakchou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80164-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34DX6M2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769850" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi Canar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON50619.2020.9272106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/20154900f2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pacini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69480-7_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bechet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62833-8_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26149-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Yafia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3640-5_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mingarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73940-1_47" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NK63X46W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_49" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7WRLTLD7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_44" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ3QJHKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Slimi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_39" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LBKZ661L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45830-1_34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9WK84WW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14926-9_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Was" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bandini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04500122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-023-09962-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2022.2064556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Kon&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyx Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Nouhou Jangorzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Llugsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.2022672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25088/ComplexSystems.30.3.391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02142983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2019.1608442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02358047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Rechtman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09763-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seghir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9638-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01709224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir de Carvalho Junior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2018.1434175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01686645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9626-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagnoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01271476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715626520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01231438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.10.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01215019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Tridane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.2i" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rechtman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.066201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2007.12.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720802692305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701847232" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183107011005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jacewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Ammor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pausas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(03)00007-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM24CN56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq El Jai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(02)00259-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Karrakchou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80164-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34DX6M2M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769850" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LA-CCI48322.2021.9769816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Llugsi Canar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lupera Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON50619.2020.9272106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/20154900f2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pacini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69480-7_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bechet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62833-8_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03041906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26149-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Yafia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3640-5_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03091379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mingarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73940-1_47" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NK63X46W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_49" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7WRLTLD7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_44" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ3QJHKF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Slimi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_39" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LBKZ661L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03207601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45830-1_34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L9WK84WW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14926-9_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Was" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bandini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>