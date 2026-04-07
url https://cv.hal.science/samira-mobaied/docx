--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,1243 +75,1243 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Sociocultural Impacts of Urbanization Practices of a Totalitarian Regime by a Spatio-Chronological Analysis: Case Study of Damascus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OALib Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (09), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oalib.1114147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for identifying and mapping areas vulnerable to Covid-19 in an armed conflict zone: Case study north-west Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Baatho-Assadist System, a System of Political Instrumentalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (01), pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojps.2020.101009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New method for environmental monitoring in armed conflict zones: a case study of Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (11), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7805-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data maps and method for evaluating the indicator of the risk of propagation of invasive exotic plant species on work zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1779-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Importance of Spatiotemporal Heterogeneity for Biodiversity in Forest—Heathland Mosaics and Implications for Heathland Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07 (10), pp.1317-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jep.2016.710115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological specialization and rarity indices estimated for a large number of plant species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spatiotemporal Dynamics of Forest–Heathland Communities over 60 Years in Fontainebleau, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.957-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi4020957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the spatial variability of soil type and tree colonization on the dynamics of Molinia caerulea (L.) Moench in managed heathland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of diachronic spatial approaches and predictive modelling to study the vegetation dynamics of a managed heathland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-010-9947-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate the sociocultural impacts of urbanization practices of a totalitarian regime by a spatio-chronological analysis. Case Study of Damascus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mobaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryophyte species as indicative for different typologies of heathland/forest succession gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mobaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754474v1</w:t>
-              </w:r>
-[...1056 lines deleted...]
-                <w:t xml:space="preserve">hal-03099599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mobaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - 2010 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, France. pp.600-603, </w:t>
@@ -1678,160 +1678,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les effets d’un régime totalitaire. Proposition de méthodes géographiques spatio-temporelles pour mesurer et anticiper les crises liées à la situation politique et aux conflits en Syrie.</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer les effets d’un régime totalitaire. Proposition de méthodes géographiques spatio-temporelles pour mesurer et anticiper les crises liées à la situation politique et aux conflits en Syrie. Thèse de doctorat, ED 227 Muséum National d’Histoire Naturelle-Sorbonne Université, Paris-France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26927.92324⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486450v1</w:t>
+                <w:t xml:space="preserve">hal-04476349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les effets d’un régime totalitaire. Proposition de méthodes géographiques spatio-temporelles pour mesurer et anticiper les crises liées à la situation politique et aux conflits en Syrie. Thèse de doctorat, ED 227 Muséum National d’Histoire Naturelle-Sorbonne Université, Paris-France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer les effets d’un régime totalitaire. Proposition de méthodes géographiques spatio-temporelles pour mesurer et anticiper les crises liées à la situation politique et aux conflits en Syrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mobaied</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26927.92324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476349v1</w:t>
+                <w:t xml:space="preserve">hal-04486450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1901,51 +1901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïca Avanthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mobaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique francophone Drones et moyens légers aéroportés d’observation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1983,64 +1983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Geographic Information Systems To Support Conservation Management Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mobaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Computing for Geospatial Research &amp; Applications Article No. 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Washington DC, United States. ACM Press, COM.Geo '11: Proceedings of the 2nd International Conference on Computing for Geospatial Research &amp; Applications, pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,51 +2243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1114147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojps.2020.101009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7805-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Marcellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2016.710115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi4020957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.02.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2012.05.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9947-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817545D602710FB22454B2823C2A6AFD3A96C6D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gademer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petitpas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5649994" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04486450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26927.92324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04476349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mobaied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ca Avanthey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1999320.1999379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1114147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojps.2020.101009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7805-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Marcellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2016.710115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.02.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi4020957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2012.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ri&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9947-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817545D602710FB22454B2823C2A6AFD3A96C6D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gademer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petitpas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5649994" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04476349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mobaied" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04486450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26927.92324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ca Avanthey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03207599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1999320.1999379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>