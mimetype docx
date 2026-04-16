--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -215,330 +215,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
+                <w:t xml:space="preserve">How does the social economy contribute to social and environmental innovation? Evidence of direct and indirect effects from a European survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.104991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2024.104991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810500v2</w:t>
+                <w:t xml:space="preserve">hal-04529841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the social economy contribute to social and environmental innovation? Evidence of direct and indirect effects from a European survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, pp.104991. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 484, pp.144329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2024.104991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529841v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following Pauline advice? A short note on moderate alcohol consumption and subjective well‐being in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agribusiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (4), pp.1333-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -572,51 +572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers juridico-politiques au déploiement de l’économie circulaire dans le secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,51 +702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing circular economy. Reflections on a by-product upcycling value chain construction in the brewing sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Petiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,103 +823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73 (1), pp.301-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,77 +953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organizational choice of technology transfer mode: Theory and application to the genetically modified plant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyama V. Ramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (6), pp.1466-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,368 +1051,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental Evaluation of New Brewer’s Spent Grain Preservation Pathways for Further Valorization in Human Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (47), pp.17335-17344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503306v1</w:t>
+                <w:t xml:space="preserve">hal-04465547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Evaluation of New Brewer’s Spent Grain Preservation Pathways for Further Valorization in Human Nutrition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
+                <w:t xml:space="preserve">Ibrahima Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouenne Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.69-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465547v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouenne Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.69-102. </w:t>
@@ -1450,77 +1450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information on biodiversity and environmental behaviors: A European study of individual and institutional drivers to adopt sustainable gardening practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.102323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1554,64 +1554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is biotechnology (more) acceptable when it enables a reduction in phytosanitary treatments? A European comparison of the acceptability of transgenesis and cisgenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.e0183213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1645,64 +1645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing the effects of time on the social acceptability of biotechnology using age-period-cohort-country models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Understanding of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (6), pp.0963662515622394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,64 +1736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assiste-t-on (réellement) à une polarisation du débat sur les OGM? Une perspective internationale sur la période 2000-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (4), pp.593 - 622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,64 +1839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of trust on consumer willingness to purchase GM food : Evidence from a European survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (1), pp.05-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1921,64 +1921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of trust on willingness to purchase GM Food : Evidence from a European survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (1), pp.5 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les associations de défense de l'environnement et opposition aux OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (1), pp.21-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2098,51 +2098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les associations de défense de l'environnement et opposition aux OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (1), pp.21-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2270,51 +2270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (4), pp.61-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81, pp.62-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81, pp.62-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire), Jun 2025, Amiens, France</w:t>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fouquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouquenet Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Latouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2013, Angers, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,64 +3079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Beliefs, Food Risk, Food Safety: An institutionalist analysis of consumer perception of Food Safety in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEPE European Association for Evolutionary Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Bremen (DE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3174,51 +3174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, approbation et opposition : une approche simultanée des déterminants de l'opposition aux OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de l'AFSE, Sorbonne, Paris, 14-15 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3407,51 +3407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les associations et positionnement dans le débat public sur les OGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54eme Congrès Annuel de l'Association Française de Sciences Economiques, Paris, 15-16 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3855,77 +3855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information on biodiversity and environmental behaviors: a European study of individual and institutional drivers to adopt sustainable gardening practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Latouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4121,51 +4121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E247C2D1"/>
+    <w:nsid w:val="6DC1BFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4352,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samira-rousseliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9238-6956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114631891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Bouchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.104991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Na&#239;mi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama V. Ramani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662515622394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.234.0593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W30CSR3K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2007.00326.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF1M04MM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2006.2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouquenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquenet Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Latouille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samira-rousseliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9238-6956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114631891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Bouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.104991" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Na&#239;mi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama V. Ramani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662515622394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.234.0593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W30CSR3K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2007.00326.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF1M04MM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2006.2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouquenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquenet Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Latouille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>