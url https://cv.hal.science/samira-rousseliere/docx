--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -215,330 +215,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the social economy contribute to social and environmental innovation? Evidence of direct and indirect effects from a European survey</w:t>
+                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2024.104991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 484, pp.144329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529841v1</w:t>
+                <w:t xml:space="preserve">hal-04810500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Porter hypothesis : Empirical evidence of heterogeneous and contextual economic returns of eco-innovations on a sample of European SMEs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How does the social economy contribute to social and environmental innovation? Evidence of direct and indirect effects from a European survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 484, pp.144329. </w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.104991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2024.104991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810500v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following Pauline advice? A short note on moderate alcohol consumption and subjective well‐being in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agribusiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (4), pp.1333-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -572,51 +572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers juridico-politiques au déploiement de l’économie circulaire dans le secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,51 +702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing circular economy. Reflections on a by-product upcycling value chain construction in the brewing sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Petiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,103 +823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few drinks behind—Alcohol price and income elasticities in Europe: A microeconometric note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73 (1), pp.301-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,77 +953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organizational choice of technology transfer mode: Theory and application to the genetically modified plant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyama V. Ramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (6), pp.1466-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,368 +1051,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Evaluation of New Brewer’s Spent Grain Preservation Pathways for Further Valorization in Human Nutrition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Korbel</w:t>
+                <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Rousselière</w:t>
+                <w:t xml:space="preserve">Marouenne Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.69-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465547v1</w:t>
+                <w:t xml:space="preserve">hal-02503306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environmental Evaluation of New Brewer’s Spent Grain Preservation Pathways for Further Valorization in Human Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (47), pp.17335-17344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c04236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503306v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour une transition vers une économie plus durable ? Une note de recherche sur les déterminants de l’éco-innovation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouenne Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.69-102. </w:t>
@@ -1450,77 +1450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information on biodiversity and environmental behaviors: A European study of individual and institutional drivers to adopt sustainable gardening practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.102323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1554,64 +1554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is biotechnology (more) acceptable when it enables a reduction in phytosanitary treatments? A European comparison of the acceptability of transgenesis and cisgenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.e0183213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1645,64 +1645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing the effects of time on the social acceptability of biotechnology using age-period-cohort-country models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Understanding of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (6), pp.0963662515622394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,64 +1736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assiste-t-on (réellement) à une polarisation du débat sur les OGM? Une perspective internationale sur la période 2000-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (4), pp.593 - 622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,234 +1833,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of trust on consumer willingness to purchase GM food : Evidence from a European survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the impact of trust on willingness to purchase GM Food : Evidence from a European survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (1), pp.05-26</w:t>
+              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (1), pp.5 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729728v1</w:t>
+                <w:t xml:space="preserve">hal-03067904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of trust on willingness to purchase GM Food : Evidence from a European survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the impact of trust on consumer willingness to purchase GM food : Evidence from a European survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (1), pp.5 - 26</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (1), pp.05-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067904v1</w:t>
+                <w:t xml:space="preserve">hal-00729728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les associations de défense de l'environnement et opposition aux OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (1), pp.21-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2098,51 +2098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les associations de défense de l'environnement et opposition aux OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (1), pp.21-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2182,139 +2182,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des biotechnologies agricoles dans les pays en développement : étude de cas sur le coton Bt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Chaklatti Rousselière</w:t>
+                <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chaklatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (1), pp.88-102</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81, pp.62-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664861v1</w:t>
+                <w:t xml:space="preserve">halshs-00149949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (4), pp.61-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,152 +2355,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
+                <w:t xml:space="preserve">L'impact des biotechnologies agricoles dans les pays en développement : étude de cas sur le coton Bt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chaklatti Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 81, pp.62-93</w:t>
+              <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.88-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149949v1</w:t>
+                <w:t xml:space="preserve">hal-02664861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, justification et controverse sur les OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81, pp.62-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire), Jun 2025, Amiens, France</w:t>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fouquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouquenet Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Latouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2013, Angers, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,64 +3079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Beliefs, Food Risk, Food Safety: An institutionalist analysis of consumer perception of Food Safety in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEPE European Association for Evolutionary Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Bremen (DE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3174,51 +3174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance, approbation et opposition : une approche simultanée des déterminants de l'opposition aux OGM en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de l'AFSE, Sorbonne, Paris, 14-15 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3237,260 +3237,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Nord-Sud et biotechnologies agricoles : le cas du coton Bt en Inde</w:t>
+                <w:t xml:space="preserve">Confiance dans les associations et positionnement dans le débat public sur les OGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RINOS : Intégrations régionales et stratégies de développement : les relations Nord-Sud dans l'Euromed, les Amériques et l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Montréal, Canada. 20 p</w:t>
+              <w:t xml:space="preserve">54eme Congrès Annuel de l'Association Française de Sciences Economiques, Paris, 15-16 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830812v1</w:t>
+                <w:t xml:space="preserve">halshs-00095906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance dans les associations et positionnement dans le débat public sur les OGM</w:t>
+                <w:t xml:space="preserve">Relations Nord-Sud et biotechnologies agricoles : le cas du coton Bt en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque RINOS : Intégrations régionales et stratégies de développement : les relations Nord-Sud dans l'Euromed, les Amériques et l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Montréal, Canada. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826949v1</w:t>
+                <w:t xml:space="preserve">hal-02830812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les associations et positionnement dans le débat public sur les OGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54eme Congrès Annuel de l'Association Française de Sciences Economiques, Paris, 15-16 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29 p</w:t>
+              <w:t xml:space="preserve">54. Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00095906v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3521,51 +3521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat européen sur les biotechnologies agricoles : la place des associations dans l'émergence d'une politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaklatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -3855,77 +3855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information on biodiversity and environmental behaviors: a European study of individual and institutional drivers to adopt sustainable gardening practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Latouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4121,51 +4121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC1BFDF"/>
+    <w:nsid w:val="91C73AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4352,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samira-rousseliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9238-6956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114631891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Bouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.104991" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Na&#239;mi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama V. Ramani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662515622394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.234.0593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W30CSR3K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2007.00326.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF1M04MM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2006.2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouquenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquenet Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Latouille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samira-rousseliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9238-6956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114631891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810500v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Bouchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.104991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Na&#239;mi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12453" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama V. Ramani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouenne Belhaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2019.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662515622394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.234.0593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W30CSR3K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaklatti Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2007.00326.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MF1M04MM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2006.2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouquenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouquenet Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Latouille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>