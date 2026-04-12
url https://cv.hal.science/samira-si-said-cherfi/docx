--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Computing</w:t>
+                <w:t xml:space="preserve">Preface to the Data and Knowledge Engineering Special Issue on selected papers from RCIS 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remco Dijkman</w:t>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Anna Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Eshuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Wee-Chung Liew</w:t>
+                <w:t xml:space="preserve">Renata Guizzardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102084⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.102046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897432v1</w:t>
+                <w:t xml:space="preserve">hal-03897433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Data and Knowledge Engineering Special Issue on selected papers from RCIS 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enterprise Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Dijkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Perini</w:t>
+                <w:t xml:space="preserve">Rik Eshuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Guizzardi</w:t>
+                <w:t xml:space="preserve">Alan Wee-Chung Liew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140, pp.102046. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.102084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897433v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embedding driven approach to automatically detect identifiers and references in document stores</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139, pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rosenthal-Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (1), pp.74-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -842,51 +842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour évaluer la complétude de données RDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Business Process Model Quality Using Domain Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (4), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1678,51 +1678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAiSE Forum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Melbourne, Australia. pp.100-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1795,51 +1795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Hawaii International Conference on System Sciences (HICSS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Hawaii, United States. pp.970-979, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1984,330 +1984,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation contextuelle des propriétés pour les graphes de connaissances : une approche fondée sur les plongements de phrases</w:t>
+                <w:t xml:space="preserve">A Study About the Use of OWL 2 Semantics in RDF-Based Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2020 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.181-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888074v1</w:t>
+                <w:t xml:space="preserve">hal-03031125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoSemStats: An Ontology to Express the Use of Semantics in RDF-Based Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">Propagation contextuelle des propriétés pour les graphes de connaissances : une approche fondée sur les plongements de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Engineering - 20th International Conference, {ICWE} 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031113v1</w:t>
+                <w:t xml:space="preserve">hal-02888074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study About the Use of OWL 2 Semantics in RDF-Based Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">OntoSemStats: An Ontology to Express the Use of Semantics in RDF-Based Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2020 Satellite Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.181-185, </w:t>
+              <w:t xml:space="preserve">Web Engineering - 20th International Conference, {ICWE} 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Helsinki, Finland. pp.561-565, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031125v1</w:t>
+                <w:t xml:space="preserve">hal-03031113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Propagation of Properties for Knowledge Graphs. A Sentence Embedding Based Approach</w:t>
               </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobal Niraula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2020. 19th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athens, Greece. pp.494-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Brussels, Belgique. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Zammali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference KES-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.162-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference, CAiSE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.312-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Athens, Greece. pp.739-750, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,51 +3085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing quality rules on music notation. An ontology-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Annotation of Music Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,51 +3362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.327-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3453,51 +3453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for measuring rdf data completeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA - Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ile de Porquerolles, France. pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIeme Congres INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès Inforsid'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating accessibility as a quality property in web developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th International Conference on Research Challenges in Information Science, RCIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,320 +3775,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semantic quality based approach for business process models improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aligning Business Process Models and Domain Knowledge: A Meta-Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on Information Systems 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poznan, Poland. pp.45-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32741-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764027v1</w:t>
+                <w:t xml:space="preserve">hal-00764068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Knowledge Based Quality for Business Process Models</w:t>
+                <w:t xml:space="preserve">Towards a semantic quality based approach for business process models improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on Information Quality (ICIQ'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, X, France. pp.70-84</w:t>
+              <w:t xml:space="preserve">Australasian Conference on Information Systems 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Geelong, victoria, Australia. pp.1_11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126214v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Business Process Models and Domain Knowledge: A Meta-Modeling Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Domain Knowledge Based Quality for Business Process Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 17th International Conference on Information Quality (ICIQ'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, X, France. pp.70-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00764068v1</w:t>
+                <w:t xml:space="preserve">hal-01126214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites de l'évaluation d'un système d'information : une analyse fondée sur l'expérience pratique</w:t>
               </w:r>
@@ -4126,51 +4126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Conférence INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.395-410</w:t>
@@ -4199,51 +4199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating information system quality frameworks using a common ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-oriented methodology for conceptual modeling evaluation and improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,51 +4424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CM-Quality: A Pattern-Based Method and Tool for Conceptual Modeling Evaluation and Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4634,532 +4634,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Through Model Quality: A Quality Model for Measuring and Improving the Understandability of Conceptual Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgine Thion-Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kedad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DQS'09, International Workshop on Data Quality and Security in conjunction with the 18th ACM Conference on Information and Knowledge Management (CIKM'09). Hong Kong</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125703v1</w:t>
+                <w:t xml:space="preserve">hal-01024112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Functionality of Conceptual Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kersulec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoIS'09. ER (Workshops)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. 10 p</w:t>
+              <w:t xml:space="preserve">INFORSID 2009 : XXVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.329-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125664v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Quality through Conceptual Model Quality - Reconciling Researchers and Practitioners through a Customizable Quality Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIQ (International Conference on Information Quality), Hasso-Plattner-Institute Potsdam, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Functionality of Conceptual Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2009 : XXVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.329-344</w:t>
+              <w:t xml:space="preserve">QoIS'09. ER (Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125640v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+                <w:t xml:space="preserve">Data Quality Through Model Quality: A Quality Model for Measuring and Improving the Understandability of Conceptual Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">DQS'09, International Workshop on Data Quality and Security in conjunction with the 18th ACM Conference on Information and Knowledge Management (CIKM'09). Hong Kong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024112v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications in an Electricity Company</w:t>
               </w:r>
@@ -5184,51 +5184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5264,268 +5264,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Atelier Qualité des Données et des Connaissances, EGC 2008 : 8èmes Journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2008 : 27th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Barcelona, Spain. pp.142-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87877-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125615v1</w:t>
+                <w:t xml:space="preserve">hal-01125545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2008 : 27th International Conference on Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quatrième Atelier Qualité des Données et des Connaissances, EGC 2008 : 8èmes Journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125545v1</w:t>
+                <w:t xml:space="preserve">hal-01125615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of conceptual schemas an experimental comparison</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2008 : 2nd International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.197-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5615,51 +5615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived vs. measured quality of conceptual schemas : an experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,77 +5723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for quality evaluation in data integration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boucelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5829,225 +5829,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Information Quality, System Quality and Information System Effectiveness: Introduction to QoIS'06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Poels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2006 : 25th International Conference on Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QoIS'06. ER (Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.325-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125283v1</w:t>
+                <w:t xml:space="preserve">hal-01125288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Quality, System Quality and Information System Effectiveness: Introduction to QoIS'06</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoIS'06. ER (Workshops)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2006 : 25th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tucson, AZ, United States. pp.84-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11901181_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125288v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Worshop Decision Systems Engineering (DSE'03)</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CAiSE'03, Klagenfurt-Velden, Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6128,51 +6128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for conceptual modeling quality evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,51 +6223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Schemas Quality: Assessing and Balancing Analyzability and Simplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6305,51 +6305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Assisted Reorganization of Is_A Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual modeling quality : from EER to UML schemas evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring UML conceptual modeling quality : method and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ben-Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès INFORSID, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6879,163 +6879,163 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for Requirements Engineering Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
+              <w:t xml:space="preserve">International Workshop of Research Directions in Process Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707961v1</w:t>
+                <w:t xml:space="preserve">hal-00707993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for Requirements Engineering Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Research Directions in Process Technology</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707993v1</w:t>
+                <w:t xml:space="preserve">hal-00707961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MENTOR : Un Environnement Pour L'Ingénierie des Méthodes et des Besoins</w:t>
               </w:r>
@@ -7282,51 +7282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus. Springer, 385, pp.556-561, 2020, Lecture Notes in Business Information Processing. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7360,51 +7360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Websites Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7608,51 +7608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'ingénierie et processus métiers Méthodes, outils et cas d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
@@ -7686,220 +7686,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Conceptual Modeling - Foundations and Applications</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.1, 2007</w:t>
+                <w:t xml:space="preserve">Preface to QoIS 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Poels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ER'07 Workshops Proceedings. pp.191, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706143v1</w:t>
+                <w:t xml:space="preserve">hal-01125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to QoIS 2007</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">ER'07 Workshops Proceedings. pp.191, 2007</w:t>
+                <w:t xml:space="preserve">Advances in Conceptual Modeling - Foundations and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hainault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke A. Rundensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kirchberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brochhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125489v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Conceptual Modeling - Theory and Practice, ER 2006 Workshops</w:t>
               </w:r>
@@ -7911,51 +7911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Roddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Richard Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger H. L. Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,51 +8074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Soldatos, James Philpot and Gabriele Giunta (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Threat Intelligence for Critical Infrastructures Security: A Guide to Integrated Cyber-Physical Protection of Modern Critical Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Now Publishers, 2020, </w:t>
@@ -8182,51 +8182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Enterprise Information Systems. Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.242-260, 2017, ICEIS 2016: Enterprise Information Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8273,51 +8273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité d?un processus métier - Enjeux, cas d'étude et bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La qualité et la gouvernance des données au service de la performance des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-240, 2012, 978 2 7462 2510 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8342,51 +8342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des modèles de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8568,90 +8568,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUADRIS : Qualité des données dans les systèmes d'informations multi-sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boucelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8699,51 +8699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to QoIS 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Conceptual Modeling. ER 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.375-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8834,51 +8834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Generalization/specialization Hierarchies from Relational Databases: a Reverse Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,51 +9095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Eshuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wee-Chung Liew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guizzardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03617510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Souibgui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mimouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onaopepo Adekunle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sisaid-Cherfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.31-52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0022-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cosquer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIQ.2011.043780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plihon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79108-7_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03818256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_28" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zammali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29551-6_65" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Do Tuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005835703270335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32741-4_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B417A21E0833B8AE659AB0238758C917F5E90E67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953467v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Poels" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben Achour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben-Achour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03026348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_38" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Amara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-1-janvier-fevrier-2014/si-said-cherfi/descriptif-9782746246539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hainault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke A. Rundensteiner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kirchberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brochhausen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125489v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roddick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richard Benjamins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. L. Chiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Elmasri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62386-3_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D3XGH7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guizzardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Eshuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wee-Chung Liew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03617510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Souibgui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mimouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onaopepo Adekunle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sisaid-Cherfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.31-52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0022-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cosquer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIQ.2011.043780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plihon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79108-7_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03818256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_28" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zammali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29551-6_65" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Do Tuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005835703270335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32741-4_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B417A21E0833B8AE659AB0238758C917F5E90E67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953467v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Poels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben Achour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben-Achour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03026348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_38" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Amara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-1-janvier-fevrier-2014/si-said-cherfi/descriptif-9782746246539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hainault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke A. Rundensteiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kirchberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brochhausen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roddick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richard Benjamins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. L. Chiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Elmasri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62386-3_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D3XGH7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>