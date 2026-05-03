--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,499 +100,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Data and Knowledge Engineering Special Issue on selected papers from RCIS 2021</w:t>
+                <w:t xml:space="preserve">Semantic-Based Approach for Cyber-Physical Cascading Effects Within Healthcare Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Perini</w:t>
+                <w:t xml:space="preserve">Mohamad Rihany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Guizzardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102046⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.53398-53417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897433v1</w:t>
+                <w:t xml:space="preserve">hal-03718442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preface to the Data and Knowledge Engineering Special Issue on selected papers from RCIS 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Wee-Chung Liew</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Guizzardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102084⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.102046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897432v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedding driven approach to automatically detect identifiers and references in document stores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterprise Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Remco Dijkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Eshuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wee-Chung Liew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102003⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.102084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617510v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Based Approach for Cyber-Physical Cascading Effects Within Healthcare Infrastructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An embedding driven approach to automatically detect identifiers and references in document stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+                <w:t xml:space="preserve">Manel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycal Hamdi</w:t>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Mimouni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.53398-53417. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718442v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph Completeness: A Systematic Literature Review</w:t>
               </w:r>
@@ -706,235 +706,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Improvement of a Transition Business Process: A Case Study Guided by a Semantic Quality-Based Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une approche pour évaluer la complétude de données RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10580530.2016.1117879⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.21.3.31-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012390v2</w:t>
+                <w:t xml:space="preserve">hal-02469044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour évaluer la complétude de données RDF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation and Improvement of a Transition Business Process: A Case Study Guided by a Semantic Quality-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rosenthal-Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (3), pp.31-52. </w:t>
+              <w:t xml:space="preserve">Information Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.74-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.21.3.31-52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10580530.2016.1117879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469044v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic approach for semi-automatic detection of sensitive data</w:t>
               </w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammou Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Resources Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.23-44. </w:t>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Business Process Model Quality Using Domain Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (4), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1633,378 +1633,378 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Cyber-Physical Security in Healthcare Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SafecareOnto: A Cyber-Physical Security Ontology for Healthcare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sisaid-Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE Forum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Melbourne, Australia. pp.100-108, </w:t>
+              <w:t xml:space="preserve">International Conference, DEXA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, Austria. pp.22-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79108-7_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621504v1</w:t>
+                <w:t xml:space="preserve">hal-03718365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIS-DS: A New Approach for Identifiers and References Discovery in Document Stores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling Cyber-Physical Security in Healthcare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Hawaii International Conference on System Sciences (HICSS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Hawaii, United States. pp.970-979, </w:t>
+              <w:t xml:space="preserve">CAiSE Forum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Melbourne, Australia. pp.100-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79108-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184465v1</w:t>
+                <w:t xml:space="preserve">hal-03621504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafecareOnto: A Cyber-Physical Security Ontology for Healthcare Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">IRIS-DS: A New Approach for Identifiers and References Discovery in Document Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samira Sisaid-Cherfi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, DEXA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual, Austria. pp.22-34, </w:t>
+              <w:t xml:space="preserve">54th Hawaii International Conference on System Sciences (HICSS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Hawaii, United States. pp.970-979, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718365v1</w:t>
+                <w:t xml:space="preserve">hal-03184465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study About the Use of OWL 2 Semantics in RDF-Based Knowledge Graphs</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web: {ESWC} 2020 Satellite Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.181-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,226 +2088,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation contextuelle des propriétés pour les graphes de connaissances : une approche fondée sur les plongements de phrases</w:t>
+                <w:t xml:space="preserve">OntoSemStats: An Ontology to Express the Use of Semantics in RDF-Based Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Engineering - 20th International Conference, {ICWE} 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Helsinki, Finland. pp.561-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888074v1</w:t>
+                <w:t xml:space="preserve">hal-03031113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoSemStats: An Ontology to Express the Use of Semantics in RDF-Based Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">Propagation contextuelle des propriétés pour les graphes de connaissances : une approche fondée sur les plongements de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Engineering - 20th International Conference, {ICWE} 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031113v1</w:t>
+                <w:t xml:space="preserve">hal-02888074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Propagation of Properties for Knowledge Graphs. A Sentence Embedding Based Approach</w:t>
               </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobal Niraula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2020. 19th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athens, Greece. pp.494-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Brussels, Belgique. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,103 +2505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Cyber-physical Incidents Propagation in Health Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science: RCIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus</w:t>
@@ -2624,551 +2624,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quality in ETL process: A preliminary study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Conciseness of Linked Data by Discovering Synonym Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhi Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.223⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Athens, Greece. pp.739-750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29551-6_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424279v1</w:t>
+                <w:t xml:space="preserve">hal-02474469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlinking RDF-based datasets: A structure-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference KES-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.162-171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Conceptual Schemas of RDF Datasets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data quality in ETL process: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference, CAiSE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.312-327, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.676-687, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21290-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424277v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Conciseness of Linked Data by Discovering Synonym Predicates</w:t>
+                <w:t xml:space="preserve">Revealing the Conceptual Schemas of RDF Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Athens, Greece. pp.739-750, </w:t>
+              <w:t xml:space="preserve">31st International Conference, CAiSE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.312-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29551-6_65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21290-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474469v1</w:t>
+                <w:t xml:space="preserve">hal-02424277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing quality rules on music notation. An ontology-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3206,51 +3206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Annotation of Music Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,51 +3362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.327-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3453,51 +3453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for measuring rdf data completeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA - Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ile de Porquerolles, France. pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIeme Congres INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès Inforsid'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating accessibility as a quality property in web developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th International Conference on Research Challenges in Information Science, RCIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning Business Process Models and Domain Knowledge: A Meta-Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,51 +3910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semantic quality based approach for business process models improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4005,51 +4005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Knowledge Based Quality for Business Process Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Conference on Information Quality (ICIQ'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, X, France. pp.70-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4087,90 +4087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites de l'évaluation d'un système d'information : une analyse fondée sur l'expérience pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Conférence INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.395-410</w:t>
@@ -4199,51 +4199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating information system quality frameworks using a common ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-oriented methodology for conceptual modeling evaluation and improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,830 +4405,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CM-Quality: A Pattern-Based Method and Tool for Conceptual Modeling Evaluation and Improvement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an automatic detection of sensitive information in a database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th East European Conference Advances in Databases and Information Systems (ADBIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DBKDA 2010 : 2nd International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DBKDA.2010.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125933v1</w:t>
+                <w:t xml:space="preserve">hal-01125724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic detection of sensitive information in a database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CM-Quality: A Pattern-Based Method and Tool for Conceptual Modeling Evaluation and Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA 2010 : 2nd International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th East European Conference Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Novi Sad, Sweden. pp.406-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DBKDA.2010.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01125724v1</w:t>
+                <w:t xml:space="preserve">hal-01125933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+                <w:t xml:space="preserve">Data Quality Through Model Quality: A Quality Model for Measuring and Improving the Understandability of Conceptual Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">DQS'09, International Workshop on Data Quality and Security in conjunction with the 18th ACM Conference on Information and Knowledge Management (CIKM'09). Hong Kong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024112v1</w:t>
+                <w:t xml:space="preserve">hal-01125703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgine Thion-Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kedad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2009 : XXVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.329-344</w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125640v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality through Conceptual Model Quality - Reconciling Researchers and Practitioners through a Customizable Quality Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kersulec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIQ (International Conference on Information Quality), Hasso-Plattner-Institute Potsdam, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.61-74</w:t>
+              <w:t xml:space="preserve">INFORSID 2009 : XXVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.329-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125702v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Functionality of Conceptual Models</w:t>
+                <w:t xml:space="preserve">Data Quality through Conceptual Model Quality - Reconciling Researchers and Practitioners through a Customizable Quality Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoIS'09. ER (Workshops)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. 10 p</w:t>
+              <w:t xml:space="preserve">ICIQ (International Conference on Information Quality), Hasso-Plattner-Institute Potsdam, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125664v1</w:t>
+                <w:t xml:space="preserve">hal-01125702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Through Model Quality: A Quality Model for Measuring and Improving the Understandability of Conceptual Models</w:t>
+                <w:t xml:space="preserve">Evaluating the Functionality of Conceptual Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DQS'09, International Workshop on Data Quality and Security in conjunction with the 18th ACM Conference on Information and Knowledge Management (CIKM'09). Hong Kong</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">QoIS'09. ER (Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125703v1</w:t>
+                <w:t xml:space="preserve">hal-01125664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications in an Electricity Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5270,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,51 +5399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boucelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2008 : 2nd International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.197-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5615,51 +5615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived vs. measured quality of conceptual schemas : an experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for quality evaluation in data integration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boucelma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5829,350 +5829,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Quality, System Quality and Information System Effectiveness: Introduction to QoIS'06</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoIS'06. ER (Workshops)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2006 : 25th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tucson, AZ, United States. pp.84-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11901181_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125288v1</w:t>
+                <w:t xml:space="preserve">hal-01125283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Information Quality, System Quality and Information System Effectiveness: Introduction to QoIS'06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Poels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2006 : 25th International Conference on Conceptual Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QoIS'06. ER (Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.325-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11901181_8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01125283v1</w:t>
+                <w:t xml:space="preserve">hal-01125288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du Worshop Decision Systems Engineering (DSE'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+                <w:t xml:space="preserve">Multidimensional Schemas Quality: Assessing and Balancing Analyzability and Simplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CAiSE'03, Klagenfurt-Velden, Autriche</w:t>
+              <w:t xml:space="preserve">IWCMQ'03-ER'03, Chicago, Illinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125107v1</w:t>
+                <w:t xml:space="preserve">hal-01124833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for conceptual modeling quality evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,152 +6204,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Schemas Quality: Assessing and Balancing Analyzability and Simplicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Actes du Worshop Decision Systems Engineering (DSE'03)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMQ'03-ER'03, Chicago, Illinois</w:t>
+              <w:t xml:space="preserve">Conférence CAiSE'03, Klagenfurt-Velden, Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124833v1</w:t>
+                <w:t xml:space="preserve">hal-01125107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Assisted Reorganization of Is_A Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Object-Oriented Information Systems (OOIS02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual modeling quality : from EER to UML schemas evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring UML conceptual modeling quality : method and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ben-Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès INFORSID, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7243,90 +7243,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Intelligence and Analytics: On-demand ETL over Document Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus. Springer, 385, pp.556-561, 2020, Lecture Notes in Business Information Processing. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7360,51 +7360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Websites Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,77 +7455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VIVA : Vivre avec Alzheimer en 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7608,51 +7608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'ingénierie et processus métiers Méthodes, outils et cas d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
@@ -7692,64 +7692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to QoIS 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Poels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ER'07 Workshops Proceedings. pp.191, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7911,51 +7911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Roddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Richard Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger H. L. Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,90 +8035,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-Physical Threat Intelligence for Critical Infrastructures Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Soldatos, James Philpot and Gabriele Giunta (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Threat Intelligence for Critical Infrastructures Security: A Guide to Integrated Cyber-Physical Protection of Modern Critical Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Now Publishers, 2020, </w:t>
@@ -8182,51 +8182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Enterprise Information Systems. Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.242-260, 2017, ICEIS 2016: Enterprise Information Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8254,208 +8254,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité d?un processus métier - Enjeux, cas d'étude et bonnes pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Qualité des modèles de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Berti-Equille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité et la gouvernance des données au service de la performance des entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-240, 2012, 978 2 7462 2510 7</w:t>
+              <w:t xml:space="preserve">La qualité et la gouvernance des données : au service de la performance des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes sciences publications : Lavoisier, 16 p., 2012, Recherche, technologie, applications. Informatique et systèmes d'information, 978-2-7462-2510-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126030v1</w:t>
+                <w:t xml:space="preserve">hal-01126063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des modèles de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la qualité d?un processus métier - Enjeux, cas d'étude et bonnes pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité et la gouvernance des données : au service de la performance des entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes sciences publications : Lavoisier, 16 p., 2012, Recherche, technologie, applications. Informatique et systèmes d'information, 978-2-7462-2510-7</w:t>
+              <w:t xml:space="preserve">La qualité et la gouvernance des données au service de la performance des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-240, 2012, 978 2 7462 2510 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126063v1</w:t>
+                <w:t xml:space="preserve">hal-01126030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Process in NATURE</w:t>
               </w:r>
@@ -8568,51 +8568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUADRIS : Qualité des données dans les systèmes d'informations multi-sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8699,51 +8699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to QoIS 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Conceptual Modeling. ER 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.375-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8821,64 +8821,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Generalization/specialization Hierarchies from Relational Databases: a Reverse Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,51 +9095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guizzardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Eshuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wee-Chung Liew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03617510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Souibgui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mimouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onaopepo Adekunle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sisaid-Cherfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.31-52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0022-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cosquer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIQ.2011.043780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plihon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79108-7_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03818256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_28" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zammali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29551-6_65" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Do Tuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005835703270335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32741-4_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B417A21E0833B8AE659AB0238758C917F5E90E67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953467v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Poels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben Achour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben-Achour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03026348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_38" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Amara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-1-janvier-fevrier-2014/si-said-cherfi/descriptif-9782746246539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hainault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke A. Rundensteiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kirchberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brochhausen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roddick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richard Benjamins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. L. Chiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Elmasri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62386-3_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D3XGH7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mimouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guizzardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Eshuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wee-Chung Liew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03617510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Souibgui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onaopepo Adekunle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sisaid-Cherfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.31-52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0022-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cosquer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIQ.2011.043780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plihon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79108-7_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_45" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03818256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_28" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29551-6_65" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zammali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Do Tuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005835703270335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32741-4_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B417A21E0833B8AE659AB0238758C917F5E90E67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953467v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Poels" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben Achour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben-Achour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03026348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_38" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Amara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-1-janvier-fevrier-2014/si-said-cherfi/descriptif-9782746246539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hainault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke A. Rundensteiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kirchberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brochhausen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roddick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richard Benjamins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. L. Chiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Elmasri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62386-3_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D3XGH7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>