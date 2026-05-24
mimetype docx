--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,499 +100,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Based Approach for Cyber-Physical Cascading Effects Within Healthcare Infrastructures</w:t>
+                <w:t xml:space="preserve">Enterprise Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+                <w:t xml:space="preserve">Remco Dijkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Rihany</w:t>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+                <w:t xml:space="preserve">Rik Eshuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycal Hamdi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Wee-Chung Liew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171252⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.102084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718442v1</w:t>
+                <w:t xml:space="preserve">hal-03897432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the Data and Knowledge Engineering Special Issue on selected papers from RCIS 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Guizzardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140, pp.102046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An embedding driven approach to automatically detect identifiers and references in document stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remco Dijkman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Wee-Chung Liew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102084⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.102003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897432v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedding driven approach to automatically detect identifiers and references in document stores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic-Based Approach for Cyber-Physical Cascading Effects Within Healthcare Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rihany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Souibgui</w:t>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Atigui</w:t>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nada Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139, pp.102003. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.53398-53417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2022.102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617510v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph Completeness: A Systematic Literature Review</w:t>
               </w:r>
@@ -604,1018 +604,1018 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onaopepo Adekunle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+                <w:t xml:space="preserve">Samira Sisaid-Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.31322-31339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour évaluer la complétude de données RDF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation and Improvement of a Transition Business Process: A Case Study Guided by a Semantic Quality-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Grim-Yefsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rosenthal-Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.21.3.31-52⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.74-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10580530.2016.1117879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469044v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Improvement of a Transition Business Process: A Case Study Guided by a Semantic Quality-Based Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une approche pour évaluer la complétude de données RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10580530.2016.1117879⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.21.3.31-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012390v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic approach for semi-automatic detection of sensitive data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hammou Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Resources Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.23-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/irmj.2014100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Business Process Model Quality Using Domain Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Data Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (2-3), pp.75-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13740-013-0022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and Analysis of Information Quality: a Multidimensional Model and Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+                <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Kedad</w:t>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International Journal of Information Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (4), pp.300-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJIQ.2011.043780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité perçue des schémas conceptuels. Etude comparée informaticiens vs. utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (4), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Engineering the Requirements Engineering Process : An Overview of the NATURE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grosz</w:t>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Rolland</w:t>
+                <w:t xml:space="preserve">S. Schwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schwer</w:t>
+                <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Requirements Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 2, pp.115-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour la modélisation, l'exécution et l'amélioration des méthodes d'analyse des systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Grosz</w:t>
+                <w:t xml:space="preserve">Véronique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1625,1186 +1625,1212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafecareOnto: A Cyber-Physical Security Ontology for Healthcare Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling Cyber-Physical Security in Healthcare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samira Sisaid-Cherfi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, DEXA 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_3⟩</w:t>
+              <w:t xml:space="preserve">CAiSE Forum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Melbourne, Australia. pp.100-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79108-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718365v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Cyber-Physical Security in Healthcare Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">IRIS-DS: A New Approach for Identifiers and References Discovery in Document Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE Forum 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79108-7_12⟩</w:t>
+              <w:t xml:space="preserve">54th Hawaii International Conference on System Sciences (HICSS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Hawaii, United States. pp.970-979, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621504v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIS-DS: A New Approach for Identifiers and References Discovery in Document Stores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SafecareOnto: A Cyber-Physical Security Ontology for Healthcare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Souibgui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sisaid-Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Hawaii International Conference on System Sciences (HICSS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.118⟩</w:t>
+              <w:t xml:space="preserve">International Conference, DEXA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, Austria. pp.22-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184465v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study About the Use of OWL 2 Semantics in RDF-Based Knowledge Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Propagation contextuelle des propriétés pour les graphes de connaissances : une approche fondée sur les plongements de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2020 Satellite Events</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031125v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoSemStats: An Ontology to Express the Use of Semantics in RDF-Based Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Engineering - 20th International Conference, {ICWE} 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Helsinki, Finland. pp.561-565, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50578-3_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation contextuelle des propriétés pour les graphes de connaissances : une approche fondée sur les plongements de phrases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A Study About the Use of OWL 2 Semantics in RDF-Based Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2020 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. pp.181-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888074v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Propagation of Properties for Knowledge Graphs. A Sentence Embedding Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobal Niraula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2020. 19th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athens, Greece. pp.494-510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62419-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de l'utilisation de OWL2 : Analyse et proposition pour capturer les utilisations de la sémantique OWL2 dans les graphes de connaissances RDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Brussels, Belgique. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Cyber-physical Incidents Propagation in Health Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Atigui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science: RCIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Conciseness of Linked Data by Discovering Synonym Predicates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Data quality in ETL process: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Athens, Greece. pp.739-750, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.676-687, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29551-6_65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474469v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlinking RDF-based datasets: A structure-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference KES-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.162-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,4394 +2858,4368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quality in ETL process: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Souibgui</w:t>
+                <w:t xml:space="preserve">Revealing the Conceptual Schemas of RDF Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhi Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Atigui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.223⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference, CAiSE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.312-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21290-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424279v1</w:t>
+                <w:t xml:space="preserve">hal-02424277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Conceptual Schemas of RDF Datasets</w:t>
+                <w:t xml:space="preserve">Enhancing the Conciseness of Linked Data by Discovering Synonym Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference, CAiSE 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21290-2_20⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Athens, Greece. pp.739-750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29551-6_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424277v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing quality rules on music notation. An ontology-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation - TENOR'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Annotation of Music Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Capture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Austin, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3148011.3148038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring Guidelines for Web Application Designers - A Meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.327-335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005835703270335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for measuring rdf data completeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA - Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ile de Porquerolles, France. pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des modèles : retour d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIeme Congres INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des modèles : retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès Inforsid'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating accessibility as a quality property in web developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th International Conference on Research Challenges in Information Science, RCIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Business Process Models and Domain Knowledge: A Meta-Modeling Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a semantic quality based approach for business process models improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australasian Conference on Information Systems 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Geelong, victoria, Australia. pp.1_11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00764068v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semantic quality based approach for business process models improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Domain Knowledge Based Quality for Business Process Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on Information Systems 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Geelong, victoria, Australia. pp.1_11</w:t>
+              <w:t xml:space="preserve">The 17th International Conference on Information Quality (ICIQ'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, X, France. pp.70-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764027v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Knowledge Based Quality for Business Process Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Aligning Business Process Models and Domain Knowledge: A Meta-Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on Information Quality (ICIQ'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poznan, Poland. pp.45-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32741-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126214v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites de l'évaluation d'un système d'information : une analyse fondée sur l'expérience pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Conférence INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.395-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating information system quality frameworks using a common ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIQ 2011 : 16th International Conference on Information Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. pp.160-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-oriented methodology for conceptual modeling evaluation and improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2011 : 5th International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gosier, Guadeloupe, France. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RCIS.2011.6006840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic detection of sensitive information in a database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+                <w:t xml:space="preserve">CM-Quality: A Pattern-Based Method and Tool for Conceptual Modeling Evaluation and Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBKDA 2010 : 2nd International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th East European Conference Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Novi Sad, Sweden. pp.406-420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125724v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CM-Quality: A Pattern-Based Method and Tool for Conceptual Modeling Evaluation and Improvement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an automatic detection of sensitive information in a database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th East European Conference Advances in Databases and Information Systems (ADBIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DBKDA 2010 : 2nd International Conference on Advances in Databases, Knowledge, and Data Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DBKDA.2010.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125933v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Quality Through Model Quality: A Quality Model for Measuring and Improving the Understandability of Conceptual Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DQS'09, International Workshop on Data Quality and Security in conjunction with the 18th ACM Conference on Information and Knowledge Management (CIKM'09). Hong Kong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kersulec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">INFORSID 2009 : XXVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.329-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024112v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement pour l'évaluation et l'amélioration de la qualité des modèles de systèmes d'information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Data Quality through Conceptual Model Quality - Reconciling Researchers and Practitioners through a Customizable Quality Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2009 : XXVIIème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.329-344</w:t>
+              <w:t xml:space="preserve">ICIQ (International Conference on Information Quality), Hasso-Plattner-Institute Potsdam, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125640v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality through Conceptual Model Quality - Reconciling Researchers and Practitioners through a Customizable Quality Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Functionality of Conceptual Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIQ (International Conference on Information Quality), Hasso-Plattner-Institute Potsdam, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.61-74</w:t>
+              <w:t xml:space="preserve">QoIS'09. ER (Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125702v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Functionality of Conceptual Models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgine Thion-Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kedad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoIS'09. ER (Workshops)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. 10 p</w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125664v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Management and Analysis of Quality Measures for CRM Applications in an Electricity Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kedad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Information Quality (ICIQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2008 : 27th International Conference on Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quatrième Atelier Qualité des Données et des Connaissances, EGC 2008 : 8èmes Journées Francophones Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01125545v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des systèmes multisources : une approche par les patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality patterns for conceptual modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Atelier Qualité des Données et des Connaissances, EGC 2008 : 8èmes Journées Francophones Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2008 : 27th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Barcelona, Spain. pp.142-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87877-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125615v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of conceptual schemas an experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Akoka</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2008 : 2nd International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.197-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RCIS.2008.4632108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived vs. measured quality of conceptual schemas : an experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ER2007 : 26th International Conference on Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Auckland, New Zealand. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for quality evaluation in data integration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2007 : 9th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use case modeling and refinement : a quality-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ER 2006 : 25th International Conference on Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tucson, AZ, United States. pp.84-97, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11901181_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11901181_8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Quality, System Quality and Information System Effectiveness: Introduction to QoIS'06</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Poels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QoIS'06. ER (Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Schemas Quality: Assessing and Balancing Analyzability and Simplicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A framework for conceptual modeling quality evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMQ'03-ER'03, Chicago, Illinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
+              <w:t xml:space="preserve">ICSQ 2003 : 13th International Conference on Software Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Dallas, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124833v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for conceptual modeling quality evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Actes du Worshop Decision Systems Engineering (DSE'03)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSQ 2003 : 13th International Conference on Software Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Dallas, Texas, United States</w:t>
+              <w:t xml:space="preserve">Conférence CAiSE'03, Klagenfurt-Velden, Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124831v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du Worshop Decision Systems Engineering (DSE'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadira Lammari</w:t>
+                <w:t xml:space="preserve">Multidimensional Schemas Quality: Assessing and Balancing Analyzability and Simplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CAiSE'03, Klagenfurt-Velden, Autriche</w:t>
+              <w:t xml:space="preserve">IWCMQ'03-ER'03, Chicago, Illinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125107v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Assisted Reorganization of Is_A Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Object-Oriented Information Systems (OOIS02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual modeling quality : from EER to UML schemas evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ER 2002 : International Conference on Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tampere, Finland. pp.414-428, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45816-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45816-6_38⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring UML conceptual modeling quality : method and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2002 : 18èmes Journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la spécification des processus d'analyse des Systèmes d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Assar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID 2000 : XVIIIème Congrès InFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France. pp.287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la spécification des processus d'analyse des Systèmes d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ben-Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès INFORSID, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalising Guidance for the CREWS Goal-Scenario Approach to Requirements Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Japanese Conference on Information Modelling and Knowledge Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Finland. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for Requirements Engineering Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Research Directions in Process Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for Requirements Engineering Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MENTOR : Un Environnement Pour L'Ingénierie des Méthodes et des Besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MENTOR : A Computer Aided Requirements Engineering Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7229,362 +7229,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Intelligence and Analytics: On-demand ETL over Document Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus. Springer, 385, pp.556-561, 2020, Lecture Notes in Business Information Processing. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50316-1_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Websites Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, X, France. 8697, pp.170-179, 2013, LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VIVA : Vivre avec Alzheimer en 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Du Mouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seham Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international sur l'avenir des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7594,424 +7594,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'ingénierie et processus métiers Méthodes, outils et cas d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hermes Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (1), pp.123, 2014, 1633-1311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to QoIS 2007</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">ER'07 Workshops Proceedings. pp.191, 2007</w:t>
+                <w:t xml:space="preserve">Advances in Conceptual Modeling - Foundations and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hainault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke A. Rundensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kirchberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brochhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125489v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Conceptual Modeling - Foundations and Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface to QoIS 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Poels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ER'07 Workshops Proceedings. pp.191, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Bertolotto</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00706143v1</w:t>
+                <w:t xml:space="preserve">hal-01125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Conceptual Modeling - Theory and Practice, ER 2006 Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Roddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Roddick</w:t>
+                <w:t xml:space="preserve">V. Richard Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Richard Benjamins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
+                <w:t xml:space="preserve">Roger H. L. Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger H. L. Chiang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramez Elmasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8021,530 +8021,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-Physical Threat Intelligence for Critical Infrastructures Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Atigui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Soldatos, James Philpot and Gabriele Giunta (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Threat Intelligence for Critical Infrastructures Security: A Guide to Integrated Cyber-Physical Protection of Modern Critical Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Now Publishers, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/9781680836875.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for Web Application Designers: A Meta-Model, a Grammar, and a Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Do Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Enterprise Information Systems. Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.242-260, 2017, ICEIS 2016: Enterprise Information Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62386-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des modèles de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la qualité d?un processus métier - Enjeux, cas d'étude et bonnes pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité et la gouvernance des données : au service de la performance des entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes sciences publications : Lavoisier, 16 p., 2012, Recherche, technologie, applications. Informatique et systèmes d'information, 978-2-7462-2510-7</w:t>
+              <w:t xml:space="preserve">La qualité et la gouvernance des données au service de la performance des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-240, 2012, 978 2 7462 2510 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126063v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité d?un processus métier - Enjeux, cas d'étude et bonnes pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qualité des modèles de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Berti-Equille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité et la gouvernance des données au service de la performance des entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-240, 2012, 978 2 7462 2510 7</w:t>
+              <w:t xml:space="preserve">La qualité et la gouvernance des données : au service de la performance des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes sciences publications : Lavoisier, 16 p., 2012, Recherche, technologie, applications. Informatique et systèmes d'information, 978-2-7462-2510-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126030v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Process in NATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The NATURE of Requirements Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, pp.201 - 230, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8554,250 +8554,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUADRIS : Qualité des données dans les systèmes d'informations multi-sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boucelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boucelma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to QoIS 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Conceptual Modeling. ER 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.375-375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11568346_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11568346_40⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8807,148 +8807,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Generalization/specialization Hierarchies from Relational Databases: a Reverse Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Lammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Si-Said Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-01-256, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9095,51 +9095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mimouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guizzardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Eshuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wee-Chung Liew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03617510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Souibgui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onaopepo Adekunle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sisaid-Cherfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.31-52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0022-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cosquer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIQ.2011.043780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plihon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79108-7_12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_31" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_45" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03818256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_28" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29551-6_65" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zammali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Do Tuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005835703270335" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32741-4_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B417A21E0833B8AE659AB0238758C917F5E90E67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953467v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Poels" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben Achour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben-Achour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03026348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_38" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Amara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-1-janvier-fevrier-2014/si-said-cherfi/descriptif-9782746246539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hainault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke A. Rundensteiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kirchberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brochhausen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roddick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richard Benjamins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. L. Chiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Elmasri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62386-3_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D3XGH7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Dijkman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said Cherfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Eshuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wee-Chung Liew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guizzardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03617510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Souibgui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rihany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mimouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onaopepo Adekunle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sisaid-Cherfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012390v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Grim-Yefsah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosenthal-Sabroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10580530.2016.1117879" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.31-52" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0022-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kedad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cosquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIQ.2011.043780" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plihon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grosz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plihon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Si-Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79108-7_12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50578-3_45" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_31" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03818256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zammali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29551-6_65" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Do Tuan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005835703270335" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32741-4_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B417A21E0833B8AE659AB0238758C917F5E90E67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953467v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mehmood" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2011.6006840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kersulec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Thion-Goasdou&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L77RWVLF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632108" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11901181_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R3455F7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Poels" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45816-6_38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83XZGJKF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben Achour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ben-Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03026348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seham Amara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00997789v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-1-janvier-fevrier-2014/si-said-cherfi/descriptif-9782746246539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hainault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke A. Rundensteiner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kirchberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brochhausen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125489v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roddick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richard Benjamins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. L. Chiang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Elmasri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680836875.ch11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62386-3_12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucelma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568346_40" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D3XGH7R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>