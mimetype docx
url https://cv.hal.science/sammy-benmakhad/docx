--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -221,1275 +221,1511 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléguer (56), Kerchopine. un habitat groupé de la fin de l'âge du bronze sous une zone d'activités du haut Moyen Âge.</w:t>
+                <w:t xml:space="preserve">Évellys, Siviac. Des occupations du Néolithique récent et final dans la vallée de l’Ével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+                <w:t xml:space="preserve">Aurélie Crowch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinaud</w:t>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Barracand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Yoann Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Pierre Charretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2025, pp.490</w:t>
+              <w:t xml:space="preserve">Service départemental d’archéologie du Morbihan; DGA ÉDUCATION, CULTURE, ATTRACTIVITÉ, TERRITOIRES (DGAECAT). 2025, 391 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218207v1</w:t>
+                <w:t xml:space="preserve">hal-05053058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trézilidé et Mespaul (29), Lan Ar March – Phase 1. Occupations protohistoriques et alto-médiévale</w:t>
+                <w:t xml:space="preserve">Cléguer (56), Kerchopine. un habitat groupé de la fin de l'âge du bronze sous une zone d'activités du haut Moyen Âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
+                <w:t xml:space="preserve">François Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quillivic</w:t>
+                <w:t xml:space="preserve">Gaël Barracand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Noël</w:t>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2025, pp.456</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2025, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423003v1</w:t>
+                <w:t xml:space="preserve">hal-05218207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chartres (28), 15 rue Victor Gilbert. un quartier d'habitat d'Autricum dans le coteau de la vallée de l'Eure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trézilidé et Mespaul (29), Lan Ar March – Phase 1. Occupations protohistoriques et alto-médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jouet</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Guerraud</w:t>
+                <w:t xml:space="preserve">Manon Quillivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+                <w:t xml:space="preserve">Marie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Duval</w:t>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2025, pp.VOLUME 1 (509) ; VOLUME 2 (297)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2025, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218205v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corzé (Maine-et-Loire), ZAC du Moulin à vent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chartres (28), 15 rue Victor Gilbert. un quartier d'habitat d'Autricum dans le coteau de la vallée de l'Eure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Le Maire</w:t>
+                <w:t xml:space="preserve">Alexis Guerraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Favrel</w:t>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.226</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2025, pp.VOLUME 1 (509) ; VOLUME 2 (297)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216621v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corzé (49), ZAC du Moulin à vent.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Favrel</w:t>
+                <w:t xml:space="preserve">Mines et bas fourneaux de l’âge du Fer à Briou-Goassélen (Le Cloître-St-Thégonnec / Berrien (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); SRA - Pays de la Loire. 2024, 226 p</w:t>
+              <w:t xml:space="preserve">2024-150, SRA Bretagne. 2025, 248 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04833016v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moréac (Morbihan), ZA Keranna, Kerabuse. Une forge de la Tène ancienne et un établissement enclos de la Tène finale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bellemère</w:t>
+                <w:t xml:space="preserve">Corzé (Maine-et-Loire), ZAC du Moulin à vent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2024, pp.470</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216180v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue (Loire-Atlantique), ZAC de la Croix Marteau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+                <w:t xml:space="preserve">Corzé (49), ZAC du Moulin à vent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.221</w:t>
+              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); SRA - Pays de la Loire. 2024, 226 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216874v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04833016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vayrac (Lot), La Rabanie - Déviation RD 720. Une occupation de plein air du Bronze Final et du Premier Âge du Fer en Vallée de la Dordogne Lotoise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moréac (Morbihan), ZA Keranna, Kerabuse. Une forge de la Tène ancienne et un établissement enclos de la Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bellemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2024, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lavail</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05216891v1</w:t>
+                <w:t xml:space="preserve">hal-05216180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzillac (56), Questannette. Un monument funéraire de la seconde moitié du premier âge du Fer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vayrac (Lot), La Rabanie - Déviation RD 720. Une occupation de plein air du Bronze Final et du Premier Âge du Fer en Vallée de la Dordogne Lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crescentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lavail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2023, pp.190</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Occitanie. 2024, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576001v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), ZAC de la Croix Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzillac (56), Questannette. Un monument funéraire de la seconde moitié du premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2023, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brissac-Loire Aubance (49), Brissac-quincé-ZAC du Clos de la Pierre Couchée. les marges d'un établissement antique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Le Martret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle-Anne Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2023, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1499,924 +1735,924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter, produire et consommer dans le Massif armoricain, du Néolithique à l’époque Moderne : inventaire des données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs dans la moitié nord de la France durant le second âge du Fer et le début de la période romaine (Ve s. av. n.-è. - Ier s. de notre ère), approchée par les analyses isotopiques de l’azote des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ᵉ Colloque International de l’AFEAF : Les économies alimentaires dans l’Europe de l’Âge du Fer : Production et consommation de la montagne à la côte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations agricoles : retrouver les techniques agraires et constituer des corpus de référence pour la carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Archéologie des pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, UBS, Inrap, Mar 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses biogéochimiques (δ15N) des restes céréaliers pour la compréhension des pratiques de fertilisation des champs en Gaule (500 av. JC-500 ap. JC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque Quaternaire, Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’association Alter Ego Rennes, médiatrice de la recherche en archéologie : retour sur le cycle événementiel RenContrer le sexisme en archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’UMR 6566 CReAAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050169v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’association Alter Ego Rennes, médiatrice de la recherche en archéologie : retour sur le cycle événementiel RenContrer le sexisme en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’UMR 6566 CReAAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681968v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fertlization of fields in Gaul (500 BCE-500 CE), approached by the biogeochemistry of cereal remains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual meeting of the EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs en Gaule durant le second âge du Fer et la période romaine, abordée par la biogéochimie des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,867 +2671,867 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs en Gaule, abordée par la biogéochimie des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Paysages : Agriculture et paysages : quand le passé éclaire l’avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t>
+                <w:t xml:space="preserve">Nouvelle reconstitution d’une moissonneuse gauloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">L’expérimentation en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, Centre Ardennais de Recherche Archéologique, Oct 2021, Charleville-Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412513v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle reconstitution d’une moissonneuse gauloise</w:t>
+                <w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérimentation en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGER, Centre Ardennais de Recherche Archéologique, Oct 2021, Charleville-Mézières, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412546v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural plots fertilisation during the second Iron Age in northern France through isotope analyses, methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occuper les espaces aux âges des Métaux : des sites aux paysages, VIe Rencontres doctorales de l’École Européenne de Protohistoire de Bibracte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EEPB, Mar 2020, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs durant le Second Âge du Fer en France du nord, approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'un marqueur inédit de l'amendement des sols aux laminaires : mesure et cartographie des teneurs en arsenic sur grains de céréales archéologiques carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de teinture végétale à Condate ? Les apports de la carpologie à la compréhension du site du 18, allée Coysevox (Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée des Jeunes Chercheurs·euses du CReAAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la carpologie a la mise en évidence d’un atelier de teinturier urbain à Condate (Rennes, 18 allée Coysevox, 35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3305,367 +3541,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas d'une céréaliculture « antique » expérimentale en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations agricoles (outillage et cultures), collaboration entre reconstituteurs et archéologues pour l’étude de l’agriculture antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la SPF, Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implantation et l’exploitation du pin pignon (Pinus pinea) à Darioritum (Vannes – 56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque Quaternaire, Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation du signal isotopique des céréales archéologiques et mise en place de référentiels d'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,159 +3929,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop manuring during the Second Iron Age in northern France, preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3855,185 +4091,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fertilization of fields in the northern half of France (600 BCE-500 CE), approached by N isotope analyses of cereal remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4042,517 +4278,620 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.1440714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fearc.2024.1440714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 625, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.103463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859415v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.301-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109593v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de fertilisation des champs durant le second âge du Fer et la période romaine (VIe siècle avant notre ère – Ve siècle de notre ère) dans la moitié nord de la France, témoignage direct des restes céréaliers par l’approche biogéochimique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Museum national d'histoire naturelle - MNHN PARIS, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022MNHN0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04980239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4699,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Faou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Maire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bellem&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Denat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Damay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Faou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Maire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bellem&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Denat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Damay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04980239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MNHN0017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>