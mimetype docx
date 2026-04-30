--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,1666 +66,1511 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
-[...153 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évellys, Siviac. Des occupations du Néolithique récent et final dans la vallée de l’Ével</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trézilidé et Mespaul (29), Lan Ar March – Phase 1. Occupations protohistoriques et alto-médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charretier</w:t>
+                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quillivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service départemental d’archéologie du Morbihan; DGA ÉDUCATION, CULTURE, ATTRACTIVITÉ, TERRITOIRES (DGAECAT). 2025, 391 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2025, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05053058v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléguer (56), Kerchopine. un habitat groupé de la fin de l'âge du bronze sous une zone d'activités du haut Moyen Âge.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évellys, Siviac. Des occupations du Néolithique récent et final dans la vallée de l’Ével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Crowch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2025, pp.490</w:t>
+              <w:t xml:space="preserve">Service départemental d’archéologie du Morbihan; DGA ÉDUCATION, CULTURE, ATTRACTIVITÉ, TERRITOIRES (DGAECAT). 2025, 391 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05218207v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trézilidé et Mespaul (29), Lan Ar March – Phase 1. Occupations protohistoriques et alto-médiévale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Noël</w:t>
+                <w:t xml:space="preserve">Cléguer (56), Kerchopine. un habitat groupé de la fin de l'âge du bronze sous une zone d'activités du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Barracand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2025, pp.456</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2025, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423003v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartres (28), 15 rue Victor Gilbert. un quartier d'habitat d'Autricum dans le coteau de la vallée de l'Eure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Guerraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2025, pp.VOLUME 1 (509) ; VOLUME 2 (297)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et bas fourneaux de l’âge du Fer à Briou-Goassélen (Le Cloître-St-Thégonnec / Berrien (Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024-150, SRA Bretagne. 2025, 248 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corzé (Maine-et-Loire), ZAC du Moulin à vent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corzé (49), ZAC du Moulin à vent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); SRA - Pays de la Loire. 2024, 226 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04833016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moréac (Morbihan), ZA Keranna, Kerabuse. Une forge de la Tène ancienne et un établissement enclos de la Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bellemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Demarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2024, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vayrac (Lot), La Rabanie - Déviation RD 720. Une occupation de plein air du Bronze Final et du Premier Âge du Fer en Vallée de la Dordogne Lotoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crescentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lavail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Occitanie. 2024, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue (Loire-Atlantique), ZAC de la Croix Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muzillac (56), Questannette. Un monument funéraire de la seconde moitié du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2023, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brissac-Loire Aubance (49), Brissac-quincé-ZAC du Clos de la Pierre Couchée. les marges d'un établissement antique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Le Martret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle-Anne Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2023, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,1809 +1580,1964 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter, produire et consommer dans le Massif armoricain, du Néolithique à l’époque Moderne : inventaire des données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs dans la moitié nord de la France durant le second âge du Fer et le début de la période romaine (Ve s. av. n.-è. - Ier s. de notre ère), approchée par les analyses isotopiques de l’azote des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ᵉ Colloque International de l’AFEAF : Les économies alimentaires dans l’Europe de l’Âge du Fer : Production et consommation de la montagne à la côte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">, May 2025, Lleida, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les expérimentations agricoles : retrouver les techniques agraires et constituer des corpus de référence pour la carpologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Archéologie des pratiques alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, UBS, Inrap, Mar 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755300v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expérimentations agricoles : retrouver les techniques agraires et constituer des corpus de référence pour la carpologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Archéologie des pratiques alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UBO, UBS, Inrap, Mar 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681961v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses biogéochimiques (δ15N) des restes céréaliers pour la compréhension des pratiques de fertilisation des champs en Gaule (500 av. JC-500 ap. JC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque Quaternaire, Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’association Alter Ego Rennes, médiatrice de la recherche en archéologie : retour sur le cycle événementiel RenContrer le sexisme en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’UMR 6566 CReAAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fertlization of fields in Gaul (500 BCE-500 CE), approached by the biogeochemistry of cereal remains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual meeting of the EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs en Gaule durant le second âge du Fer et la période romaine, abordée par la biogéochimie des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs en Gaule, abordée par la biogéochimie des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Paysages : Agriculture et paysages : quand le passé éclaire l’avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle reconstitution d’une moissonneuse gauloise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérimentation en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGER, Centre Ardennais de Recherche Archéologique, Oct 2021, Charleville-Mézières, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412546v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nouvelle reconstitution d’une moissonneuse gauloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">L’expérimentation en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, Centre Ardennais de Recherche Archéologique, Oct 2021, Charleville-Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412513v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural plots fertilisation during the second Iron Age in northern France through isotope analyses, methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occuper les espaces aux âges des Métaux : des sites aux paysages, VIe Rencontres doctorales de l’École Européenne de Protohistoire de Bibracte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EEPB, Mar 2020, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs durant le Second Âge du Fer en France du nord, approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'un marqueur inédit de l'amendement des sols aux laminaires : mesure et cartographie des teneurs en arsenic sur grains de céréales archéologiques carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de teinture végétale à Condate ? Les apports de la carpologie à la compréhension du site du 18, allée Coysevox (Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée des Jeunes Chercheurs·euses du CReAAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la carpologie a la mise en évidence d’un atelier de teinturier urbain à Condate (Rennes, 18 allée Coysevox, 35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon and nitrogen isotope data of archaeological cereals and red deer from northern France, Late Iron Age and Romam period (600 BCE-500AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48530/isoarch.2025.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3555,51 +3555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas d'une céréaliculture « antique » expérimentale en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3624,77 +3624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations agricoles (outillage et cultures), collaboration entre reconstituteurs et archéologues pour l’étude de l’agriculture antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la SPF, Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3719,64 +3719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implantation et l’exploitation du pin pignon (Pinus pinea) à Darioritum (Vannes – 56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,103 +3844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation du signal isotopique des céréales archéologiques et mise en place de référentiels d'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3965,90 +3965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop manuring during the Second Iron Age in northern France, preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4099,351 +4099,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The fertilization of fields in the northern half of France (600 BCE-500 CE), approached by N isotope analyses of cereal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1440714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fearc.2024.1440714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+                <w:t xml:space="preserve">hal-04680995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fertilization of fields in the northern half of France (600 BCE-500 CE), approached by N isotope analyses of cereal remains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.1440714. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fearc.2024.1440714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680995v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,103 +4507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, pp.103463. </w:t>
@@ -4641,77 +4641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de fertilisation des champs durant le second âge du Fer et la période romaine (VIe siècle avant notre ère – Ve siècle de notre ère) dans la moitié nord de la France, témoignage direct des restes céréaliers par l’approche biogéochimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Museum national d'histoire naturelle - MNHN PARIS, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022MNHN0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5038,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Faou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Maire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bellem&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Denat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Damay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04980239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MNHN0017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Faou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bellem&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Denat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Damay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04980239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MNHN0017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>