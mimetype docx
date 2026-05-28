--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -66,3478 +66,3478 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trézilidé et Mespaul (29), Lan Ar March – Phase 1. Occupations protohistoriques et alto-médiévale</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen isotope data of archaeological cereals and red deer from northern France, Late Iron Age and Romam period (600 BCE-500AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quillivic</w:t>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grall</w:t>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Noël</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48530/isoarch.2025.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423003v1</w:t>
-[...1333 lines deleted...]
-                <w:t xml:space="preserve">hal-05210836v1</w:t>
+                <w:t xml:space="preserve">hal-05420752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter, produire et consommer dans le Massif armoricain, du Néolithique à l’époque Moderne : inventaire des données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs dans la moitié nord de la France durant le second âge du Fer et le début de la période romaine (Ve s. av. n.-è. - Ier s. de notre ère), approchée par les analyses isotopiques de l’azote des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ᵉ Colloque International de l’AFEAF : Les économies alimentaires dans l’Europe de l’Âge du Fer : Production et consommation de la montagne à la côte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expérimentations agricoles : retrouver les techniques agraires et constituer des corpus de référence pour la carpologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Archéologie des pratiques alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UBO, UBS, Inrap, Mar 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681961v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les expérimentations agricoles : retrouver les techniques agraires et constituer des corpus de référence pour la carpologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Archéologie des pratiques alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, UBS, Inrap, Mar 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755300v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses biogéochimiques (δ15N) des restes céréaliers pour la compréhension des pratiques de fertilisation des champs en Gaule (500 av. JC-500 ap. JC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque Quaternaire, Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’association Alter Ego Rennes, médiatrice de la recherche en archéologie : retour sur le cycle événementiel RenContrer le sexisme en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’UMR 6566 CReAAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681968v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’association Alter Ego Rennes, médiatrice de la recherche en archéologie : retour sur le cycle événementiel RenContrer le sexisme en archéologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’UMR 6566 CReAAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050169v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fertlization of fields in Gaul (500 BCE-500 CE), approached by the biogeochemistry of cereal remains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual meeting of the EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs en Gaule durant le second âge du Fer et la période romaine, abordée par la biogéochimie des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs en Gaule, abordée par la biogéochimie des restes céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Paysages : Agriculture et paysages : quand le passé éclaire l’avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorillo Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle reconstitution d’une moissonneuse gauloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérimentation en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGER, Centre Ardennais de Recherche Archéologique, Oct 2021, Charleville-Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural plots fertilisation during the second Iron Age in northern France through isotope analyses, methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occuper les espaces aux âges des Métaux : des sites aux paysages, VIe Rencontres doctorales de l’École Européenne de Protohistoire de Bibracte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EEPB, Mar 2020, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation des champs durant le Second Âge du Fer en France du nord, approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'un marqueur inédit de l'amendement des sols aux laminaires : mesure et cartographie des teneurs en arsenic sur grains de céréales archéologiques carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de teinture végétale à Condate ? Les apports de la carpologie à la compréhension du site du 18, allée Coysevox (Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée des Jeunes Chercheurs·euses du CReAAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la carpologie a la mise en évidence d’un atelier de teinturier urbain à Condate (Rennes, 18 allée Coysevox, 35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen isotope data of archaeological cereals and red deer from northern France, Late Iron Age and Romam period (600 BCE-500AD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trézilidé et Mespaul (29), Lan Ar March – Phase 1. Occupations protohistoriques et alto-médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quillivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2025, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évellys, Siviac. Des occupations du Néolithique récent et final dans la vallée de l’Ével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Crowch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d’archéologie du Morbihan; DGA ÉDUCATION, CULTURE, ATTRACTIVITÉ, TERRITOIRES (DGAECAT). 2025, 391 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléguer (56), Kerchopine. un habitat groupé de la fin de l'âge du bronze sous une zone d'activités du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Barracand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2025, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartres (28), 15 rue Victor Gilbert. un quartier d'habitat d'Autricum dans le coteau de la vallée de l'Eure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mònica Aguilera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Guerraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2025, pp.VOLUME 1 (509) ; VOLUME 2 (297)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mines et bas fourneaux de l’âge du Fer à Briou-Goassélen (Le Cloître-St-Thégonnec / Berrien (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024-150, SRA Bretagne. 2025, 248 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corzé (Maine-et-Loire), ZAC du Moulin à vent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fiorillo</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025, </w:t>
+                <w:t xml:space="preserve">Benjamin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corzé (49), ZAC du Moulin à vent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); SRA - Pays de la Loire. 2024, 226 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04833016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moréac (Morbihan), ZA Keranna, Kerabuse. Une forge de la Tène ancienne et un établissement enclos de la Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufay-Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bellemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Demarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2024, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vayrac (Lot), La Rabanie - Déviation RD 720. Une occupation de plein air du Bronze Final et du Premier Âge du Fer en Vallée de la Dordogne Lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crescentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lavail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Occitanie. 2024, pp.521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), ZAC de la Croix Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzillac (56), Questannette. Un monument funéraire de la seconde moitié du premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie de Bretagne. 2023, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brissac-Loire Aubance (49), Brissac-quincé-ZAC du Clos de la Pierre Couchée. les marges d'un établissement antique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Le Martret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle-Anne Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48530/isoarch.2025.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05420752v1</w:t>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2023, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3555,51 +3555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas d'une céréaliculture « antique » expérimentale en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3624,77 +3624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations agricoles (outillage et cultures), collaboration entre reconstituteurs et archéologues pour l’étude de l’agriculture antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la SPF, Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3719,64 +3719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implantation et l’exploitation du pin pignon (Pinus pinea) à Darioritum (Vannes – 56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,103 +3844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation du signal isotopique des céréales archéologiques et mise en place de référentiels d'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3965,90 +3965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop manuring during the Second Iron Age in northern France, preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4105,103 +4105,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fertilization of fields in the northern half of France (600 BCE-500 CE), approached by N isotope analyses of cereal remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.1440714. </w:t>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
@@ -4501,286 +4501,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.301-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109593v1</w:t>
+                <w:t xml:space="preserve">hal-03859415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.103463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859415v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4798,51 +4798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de fertilisation des champs durant le second âge du Fer et la période romaine (VIe siècle avant notre ère – Ve siècle de notre ère) dans la moitié nord de la France, témoignage direct des restes céréaliers par l’approche biogéochimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Museum national d'histoire naturelle - MNHN PARIS, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022MNHN0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5038,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Faou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bellem&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Denat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Damay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04980239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MNHN0017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Damay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourmelon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Faou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charretier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rupin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bellem&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Denat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04980239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MNHN0017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>