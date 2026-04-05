--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -66,1731 +66,1731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la terre tremble :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Debié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.179-181, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11vdu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04665891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sassanides en conflit : Géopolitique de l’empire perse tardo-antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Huyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03963034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonique des mythes. Croyances et théories zoroastriennes sur le tremblement de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 241 (2), pp.257-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ve0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04697678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et procréation : l’ontogenèse et l’embryologie selon la cosmologie zoroastrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CRA.2021.1.0000012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03746629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasanian Warriors in Context: Historical and Religious Commentary on a Middle Persian Chapter on Artēštārān (Dēnkard VIII.26)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.331-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03943812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zoroastrian Cult Scene on Sasanian stucco reliefs at Bandiyān (Daregaz, Khorāsān-e Razavī)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sasanian Studies: Late Antique Iranian World / Sasanidische Studien: Spätantike iranische Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13173/SSt.1.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Dana</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Gyselen, Rika éd., Words and Symbols: Sasanian Objects and the Tabarestān Archive. Res Orientales XXIV, Bures-sur-Yvette, Groupe pour l’Étude de la Civilisation du Moyen-Orient, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Iranica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50, pp.189-220. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 50, pp.270-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ‘traduction’ moyen-perse du verset du Coran 5.11 sur un poids d’époque omeyyade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Gyselen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Iranica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50, pp.270-277</w:t>
+              <w:t xml:space="preserve">, 2021, 50, pp.99-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une ‘traduction’ moyen-perse du verset du Coran 5.11 sur un poids d’époque omeyyade</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03963008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Égypte à la Perse : un plat sassanide du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rika Gyselen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandrina 5, Etudes Alexandrines 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03746610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de R. Gyselen, La géographie administrative de l’Empire sassanide. Les témoignages épigraphiques en moyen-perse. Res Orientales XXV, Bures-sur-Yvettes, Groupe pour l’Étude de la Civilisation du Moyen-Orient, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.317-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessons de poterie inscrits en parthe et en moyen-perse : nouveaux spécimens provenant du Khorāsān méridional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Iranica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50, pp.99-112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 50, pp.189-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/SI.50.2.3291643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’Égypte à la Perse : un plat sassanide du VIIe siècle</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vision zoroastrienne, les yeux dans les yeux. Commentaire sur la Dēn selon Dēnkard III.225</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frantz Grenet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandrina 5, Etudes Alexandrines 50</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237 (3), pp.331-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03746604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une inscription funéraire inédite en moyen-perse tardif (Dašt-e Rum, Yāsuj, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrollahzadeh Cyrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Qezelbash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Iranica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (2), pp.57-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/SI.49.1.3289139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Third Exegesis of the Avesta? New Observations on the Middle Persian Word ayārdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DABIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le loup dans l’Iran ancien : entre mythe, réalité et exégèse zoroastrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Destiny of a Genius Scholar : Marijan Molé and his Archives in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Khismatulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscripta Orientalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (2), pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terminologie normative de l’enseignement zoroastrien. Analyse lexicologique et sémantique de quatre termes pehlevis relatifs à l’apprentissage des textes sacrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Iranica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.163-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie de Zarathushtra : formation d’une légende sassanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions &amp; Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le Zoroastrisme : le rite pour l’éternité, 44, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite text on the magic of stones and rain-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.171-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaumaturgie sogdienne, nouvelle édition et commentaire du texte P.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Iranica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39, pp.27-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528331v1</w:t>
-              </w:r>
-[...216 lines deleted...]
-                <w:t xml:space="preserve">halshs-03963034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1821,51 +1821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d'un traité sassanide perdu : nouvelles lumières sur le Livre des Guerriers (Artēštārestān)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Taher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,100 +2305,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mages</w:t>
+                <w:t xml:space="preserve">Zoroastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.893-894, 2016, Les Barbares</w:t>
+              <w:t xml:space="preserve">, PUF, pp.1424-1425, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01528348v1</w:t>
+                <w:t xml:space="preserve">halshs-01528355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sassanides</w:t>
               </w:r>
@@ -2451,100 +2451,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoroastre</w:t>
+                <w:t xml:space="preserve">Mages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.1424-1425, 2016</w:t>
+              <w:t xml:space="preserve">, PUF, pp.893-894, 2016, Les Barbares</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01528355v1</w:t>
+                <w:t xml:space="preserve">halshs-01528348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement et transmission des savoirs en Iran sassanide</w:t>
               </w:r>
@@ -2629,234 +2629,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Creation and Procreation: The Zoroastrian Doctrine of Ontogenesis and the Late Antique Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference at Mahindra Humanities Center, Persian and Persianate Studies/The Aga Khan Fund for Iranian Studies at Harvard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mahindra Humanities Center, May 2022, Cambridge (Harvard University), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pahikārdan dādestān. A Zoroastrian code of polemic (Analysis of paragraphs 102-110 of the Dēnkard IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious Dynamics in Sasanian Iran. Memorial Shaul Shaked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Art of Debate according to the Dēnkard IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennal Symposium on Ancient Iranian Languages and Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHCS, Jan 2022, Téhéran (Iran), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03962678v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03962215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Empire perse au temps des Sassanides : un jalon de l'Antiquité tardive iranienne</w:t>
               </w:r>
@@ -2905,165 +2905,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03962710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éléments de néoplatonisme dans le zoroastrisme tardo-antique : études préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pour une Antiquité-Monde : La Grèce, Rome et les Autres. « Antiquité, territoire des écarts », Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Tour du Silence au Pont du Činwat : parcours post-mortem dans la religion zoroastrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les religions et la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen en Science des Religions, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03962889v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03962883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et procréation : l’ontogenèse selon la cosmologie zoroastrienne</w:t>
               </w:r>
@@ -3940,51 +3940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pierre au papier : Autour d’une publication majeure sur les reliefs rupestres sassanides de Tāq-e Bostān (Kermānshāh, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ramble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4302,51 +4302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ve0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2021.1.0000012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/SSt.1.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.50.2.3291643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrollahzadeh Cyrus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Qezelbash" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ramble" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.49.1.3289139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10581" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Khismatulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vdu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Huyse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04112773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Taher Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Redard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Huyse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ve0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2021.1.0000012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/SSt.1.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.50.2.3291643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ramble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrollahzadeh Cyrus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Qezelbash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.49.1.3289139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Khismatulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04112773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Taher Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Redard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>