--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -240,51 +240,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Huyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -903,51 +903,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de R. Gyselen, La géographie administrative de l’Empire sassanide. Les témoignages épigraphiques en moyen-perse. Res Orientales XXV, Bures-sur-Yvettes, Groupe pour l’Étude de la Civilisation du Moyen-Orient, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.317-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03962990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>