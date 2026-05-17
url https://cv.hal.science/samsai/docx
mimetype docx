--- v0 (2026-03-12)
+++ v1 (2026-05-17)
@@ -233,221 +233,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de genre et adaptation des métiers de la numérisation du patrimoine scientifique. Le cas d’études de la presse féministe avec FemEnRev (Féminismes en Revue - Persée)</w:t>
+                <w:t xml:space="preserve">De la constitution de corpus à leur exploitation par IA : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitthida Samath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Les Jeudis du Genre : "Faire vivre et lire les revues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Genre; Humathèque (Condorcet), Mar 2024, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Perspectives pour l’édition et l’exploitation de corpus avec l’IA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ventresque; Fabienne Vial; Jean-Philippe Moreux, Mar 2024, Saint-Etienne (Université Jean Monnet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04705754v1</w:t>
+                <w:t xml:space="preserve">halshs-04705696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la constitution de corpus à leur exploitation par IA : regards croisés</w:t>
+                <w:t xml:space="preserve">Études de genre et adaptation des métiers de la numérisation du patrimoine scientifique. Le cas d’études de la presse féministe avec FemEnRev (Féminismes en Revue - Persée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Perspectives pour l’édition et l’exploitation de corpus avec l’IA"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Ventresque; Fabienne Vial; Jean-Philippe Moreux, Mar 2024, Saint-Etienne (Université Jean Monnet), France</w:t>
+              <w:t xml:space="preserve">Séminaire Les Jeudis du Genre : "Faire vivre et lire les revues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Genre; Humathèque (Condorcet), Mar 2024, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04705696v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et comprendre l'offre de services à la recherche de l'UAR 3602 Persée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibcamp de formation interne de la BU d'Angers : Offre et médiation documentaire autour du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Clot; Bibliothèque Universitaire d'Angers, Jul 2023, Angers (Université d'Angers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -485,51 +485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrazione del sito Storia d’Italia: modalità d’uso e stato dei lavori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « L’esordio della Storia d’Italia » (Maison de l’Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -567,51 +567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer la version numérique d’une édition analytique de l’exorde de la Storia d’Italia de Francesco Guicciardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Philologie numérique et méthodes informatiques d’analyse de textes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Laboratoire Triangle, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -636,51 +636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXygen : spécificités, implications sur l’organisation du travail, paramétrage des masques de saisie à destination des éditeurs scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structuration et exploitation de données textuelles – Atelier de formation annuel du consortium CAHIER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAHIER - Corpus d’auteurs pour les humanités : informatisation, édition, recherche : un Consortium du TGIR Huma-Num; Buard, Pierre-Yves, Jul 2016, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -705,51 +705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roman des Morand : publier avec Omeka et TEI-Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal Work in progress du GERCI : « La philologie à l’heure des humanités numériques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Lebarbé (Université Stendhal); GERCI, Feb 2014, Grenoble (Université Stendhal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ingarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference and Members' Meeting of the TEI Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Würzburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1160,51 +1160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FemEnRev. Un portail de presse féministe à Persée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jodogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1655,51 +1655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique pour la production de corpus numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ingarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1743,647 +1743,647 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le passé féministe par l’inventaire : collections, archives et documents du militantisme féministe hongrois</w:t>
+                <w:t xml:space="preserve">Pratiquer l’épidémiologie avec des communautés de pairs étendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Acsády</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bruna de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annibale Biggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Alberto Bertazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04702339v1</w:t>
+                <w:t xml:space="preserve">halshs-04702390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’action aux archives : les frontières des archives féministes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le management fantôme de la médecine : les mains invisibles de Big Pharma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sismondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04702310v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04339443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l’épidémiologie avec des communautés de pairs étendues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terres dévastées [Wastelands] : une géographie économique du déchet, de la coercition et de la marginalisation dans le sud-est de la Louisiane, 1890‑1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Alberto Bertazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-04702390v1</w:t>
+                <w:t xml:space="preserve">halshs-04702364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management fantôme de la médecine : les mains invisibles de Big Pharma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l’action aux archives : les frontières des archives féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Sismondo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-04339443v1</w:t>
+                <w:t xml:space="preserve">halshs-04702310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres dévastées [Wastelands] : une géographie économique du déchet, de la coercition et de la marginalisation dans le sud-est de la Louisiane, 1890‑1990</w:t>
+                <w:t xml:space="preserve">Reconstruire le passé féministe par l’inventaire : collections, archives et documents du militantisme féministe hongrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Klein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Judit Acsády</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04702364v1</w:t>
+                <w:t xml:space="preserve">halshs-04702339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quotas et égalité professionnelle</w:t>
+                <w:t xml:space="preserve">Quelle valorisation des travailleuses du care à travers la marchandisation des soins à domicile en Allemagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Bothfeld</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lydia-Maria Ouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03800785v1</w:t>
+                <w:t xml:space="preserve">halshs-03800799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle valorisation des travailleuses du care à travers la marchandisation des soins à domicile en Allemagne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quotas et égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Bothfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia-Maria Ouart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sophie Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03800799v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et discours métaphoriques sur la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glad.2057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,196 +2572,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence par partenaire intime : enjeux traductologiques et politiques des catégorisations de la violence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Storia di un ornitorinco : note sulla collaborazione in progetti di edizione scientifica digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 9, </w:t>
+              <w:t xml:space="preserve">Ecdotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (1), pp.134-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.2347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7385/99299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03142457v1</w:t>
+                <w:t xml:space="preserve">halshs-03142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storia di un ornitorinco : note sulla collaborazione in progetti di edizione scientifica digitale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La violence par partenaire intime : enjeux traductologiques et politiques des catégorisations de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecdotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2019 (1), pp.134-147. </w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7385/99299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glad.2347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03142635v1</w:t>
+                <w:t xml:space="preserve">halshs-03142457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2936,51 +2936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs et plateformes de blogs. Contexte, définitions, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Blogs et plateformes de blogs. Contexte, définitions, perspectives -, Villeurbanne, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3030,51 +3030,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'un lecteur philosophe : le traitement numérique des notes de lecture de Michel Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="105870BE"/>
+    <w:nsid w:val="9905E633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3463,51 +3463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samsai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118767224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203293658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035820624X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Acs&#225;dy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Safran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Marchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Alberto Bertazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Bothfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Maria Ouart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Chamberlain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2347" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7385/99299" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01199908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kups.ub.uni-koeln.de/id/eprint/4359" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samsai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118767224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203293658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035820624X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Astier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04705569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaugiraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boschetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ingarao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chateau Dutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Marchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Alberto Bertazzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Klein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Safran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Acs&#225;dy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Maria Ouart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Bothfeld" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Chamberlain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7385/99299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01199908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kups.ub.uni-koeln.de/id/eprint/4359" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>