--- v0 (2026-04-05)
+++ v1 (2026-05-09)
@@ -75,452 +75,534 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices and climate challenges in the Pacific: a cross-perspective between Social Sciences and Climatology</w:t>
+                <w:t xml:space="preserve">De la perception aux strategies d’adaptation : pratiques de gestion locale du changement climatique en Nouvelle-Calédonie et Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dakéga Saberma Ragatoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifique en transition : regards croisés entre sciences sociales et climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nouméa CEDEX, New Caledonia</w:t>
+              <w:t xml:space="preserve">Perspectives de recherche croisées sur les pratiques de gestion responsable. Passer de la parole aux actes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016565v1</w:t>
+                <w:t xml:space="preserve">hal-05223054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la perception aux strategies d’adaptation : pratiques de gestion locale du changement climatique en Nouvelle-Calédonie et Vanuatu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Knowledge: Transdisciplinary Approaches to Climate Adaptation in the Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakéga Saberma Ragatoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives de recherche croisées sur les pratiques de gestion responsable. Passer de la parole aux actes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2025, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Adaptation Future 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Adaptation Science Programme (WASP); University of Canterbury (UC), Oct 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223054v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Knowledge: Transdisciplinary Approaches to Climate Adaptation in the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menkes</w:t>
+                <w:t xml:space="preserve">Créer du commun par la recherche ? Comment un projet de recherche-action sur le climat et l’agriculture est devenu une intermédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Future 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Adaptation Science Programme (WASP); University of Canterbury (UC), Oct 2025, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Approches territoriales participatives de recherche- action pour accompagner le(s) changement(s) dans les systèmes alimentaires (SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334023v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agricultural practices and climate challenges in the Pacific: a cross-perspective between Social Sciences and Climatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guerbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakéga Saberma Ragatoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacifique en transition : regards croisés entre sciences sociales et climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa CEDEX, New Caledonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -530,154 +612,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'appuyer sur les savoirs, savoir-faire des pêcheurs et normes locales pour penser la gestion de la pêche en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 35 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -687,162 +769,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tilapia, un poisson dont le succès pose question, des Caraïbes au Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.cfcjngee4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de l’aide à la protection de l’environnement en Haïti face à l’arrivée de Donald Trump au pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -852,113 +934,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des espèces marines en Haïti : un combat inégal face aux réalités socio-économiques et institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madochée Verty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4060/cc0012fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -968,240 +1050,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENDER AND FISHERIES : THE REPUBLIC OF HAITI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna J. Woodhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C.C. Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Accilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francklin Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ocean Risk and Resilience Action Alliance (ORRAA). 2025, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Pandémie et transition écologique : quelle transition agricole pour le Maroc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana Holding. 2022, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1348,51 +1430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cfcjngee4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoch&#233;e Verty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc0012fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cfcjngee4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoch&#233;e Verty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc0012fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>