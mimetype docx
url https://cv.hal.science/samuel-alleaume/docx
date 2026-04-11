--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Alleaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche télédétection, géomatique, biodiversitéUMR TETIS - Territoires, Environnement, Télédétection et Information Spatiale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9200-8338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télédetection - Analyses spatiales - géomatique - biodiversité - Ecologie - Télépilote drones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai débuté mes études en écologie puis ai orienté mes compétences en géographie et télédétection (optique, lidar) appliquées à l’environnement.Mes principales activités de recherche consistent à développer et mettre en œuvre des méthodologies de cartographie et d’évaluation de la biodiversité à base de télédétection et de modélisation. Je travaille autour des concepts de variables essentielles de biodiversité dérivées de la télédétection (RS-EBV) permettant de caractériser et de suivre la structure, la composition et le fonctionnement des écosystèmes. Mon travail consiste également de mettre au point des protocoles et des méthodes d’acquisition de données de terrain pour l’extraction de connaissances afin de mieux calibrer et valider les traitements d’images. Une des approches privilégiée est l’utilisation des capteurs embarqués sur drones. Je travaille sur des milieux diversifiés comme les milieux méditerranéens, les milieux tempérés ouverts, des ripisylves, les herbiers lagunaires, la forêt boréale (Canada, Russie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors governing spatio-temporal series of aquatic vegetation in the Bagnas lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.109261. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing habitat suitability for black grouse broods at the bioregional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating low-altitude drone based-imagery and OBIA for mapping and manage semi natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliana Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115723. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of grass bed dynamics using remote sensing at high spatial and temporal resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.107229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Drobyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of spatio-temporal evolutions on multi-annual satellite image time series: A clustering based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Ndiath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for mapping natural habitats and their conservation status – New opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Pipkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (SI), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01316746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and Sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (21), p. 7625 - p. 7647. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean drought fluctuation during the last 500 years based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.227-245. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-007-0349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporally Explicit Production Efficiency Model for Fuel Load Allocation in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp.1116-1132. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-007-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MODIS to evaluate heterogeneity of biomass burning in southern African savannahs: a case study in Etosha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19), pp.4219-4237. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500113492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanele Kanengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822x.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (5), pp.771-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wild ungulate community in the Niger W Regional Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antelope Survey Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.31--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of gaseous and particulate carbonaceous compounds from biomass burning during the SAFARI 2000 dry season field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shugart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fuel load for two climatically contrasting years in southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS fire products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O Justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1-2), pp.244-262. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(02)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survol des drones à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire du réseau Télédétection-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SentHyMED : bases de données multi-échelles et simulation de paysages de chênaies méditerranéennes par modélisation directe du transfert radiatif pour des images multi- et hysperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de la Massane. Approches pluridisciplinaires sur quelques sites d’observation de l’OREME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’OSU-OREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-OREME, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the breeding habitat of the Black Grouse from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology (IALE), Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of Mediterranean forest simulations from DART radiative transfer model and UAV laser scanning data to hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.127270U, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2678531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des méthodes opérationnelles pour répondre au défi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial au service de la transition agro-écologique INRAE-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture the mediterranean forested landscape complexity using remote-sensing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference Posadas 2018: Adaptive Management for Forested Landscapes in Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis provide new perspectives to identify plant bioregions: a case study in the Mediterranean region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfecologie2018: International conference on ecological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring natural habitats using multi-sources remote-sensing data in answer to conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpelllier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Natura 2000 zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpelllier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of natural and semi-natural vegetation types in French agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, France. pp.7625-7647, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Salzburg, Austria. pp.221-225, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2013s504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation flammability and ignition potential at road-forest interfaces (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Wildfire Conference, Sevilla, ESP, 13-17 may 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive regional assessment of brood habitat suitability for Alpine black grouse (Lyrurus tetrix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscapes of the Kerguelen Islands using moderate resolution data and unsupervised clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTHYMED/MEDOAK multi-scale experiment to validate Sentinel-2 and imaging spectroscopy vegetation products over French Mediterranean oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d’images hyperspectrales de forêts méditerranéennes et adéquation à des images aéroportées AVIRIS-Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque Scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landcpae mapping based on essential landscape variables (ELVs) [poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. IRD; CIRAD; INRAE, 1 p. multigr., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPERATIONAL APPROACH TO MULTI-SOURCE LANDSCAPE MAPPING BASED ON ESSENTIAL LANDSCAPE VARIABLES (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. Unpublished, 2022, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04431619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for natural habitats mapping: National and European Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY 2012 conference: Valuing and managing biodiversity: how satellite applications can help</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted oleaster-olive agrosylvopastoral systems in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Hmimsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions; AllEnvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.523-532, 2016, Synthèses, 978-2-7099-2219-7. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.23883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Classification systems as tools for vegetation and habitat mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial habitat mapping in Europe: an overview (Joint MNHN-­EEA report)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Poncet, pp.22-36, 2014, ISSN 1725-2237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE REGIMES IN DRYLAND LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryland Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.283-301, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling black grouse brood habitat in the French Alps using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire severity and recovery across Europe: insights from forest diversity and landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eatidal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess $α$- and $β$-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’habitat de reproduction du tétras-lyre (Lyrurus tetrix) dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Apports de la télédétection et de la modélisation pour la cartographie des végétations naturelles et semi-naturelles terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Synthèse sur les actions 2017-2018 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Synthèse sur les actions 2015 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoMéO Axe B : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Rapport méthodologique pour la cartographie physionomique des milieux ouverts de basse altitude par télédétection. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et limites de la télédétection pour cartographier les habitats naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of remote sensing for mapping natural habitats: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHOMEO Axe B, rapport final de la 1ère phase (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isennman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'échantillonnage physionomique pour la télédétection des végétations : version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : Corridors Rivulaires Lacustres (version 2012). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rhoméo Actions, Irstea UMR TETIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlBer : Protocole de caractérisation des Altérations des Berges (version 2012.1). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAVELA BAssin VErsant LAcustre. Méthode de délimitation et extraction des données spatiales. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charli : Protocole de Caractérisation des HAbitats des Rives et du Littoral (version 2012.1). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymétrie des plans d'eau Protocole d'échantillonnage et descripteurs morphométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : protocole d’étude des corridors rivulaires lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pressions à l'échelle du corridor rivulaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un indicateur d'altération des berges lacustres. Protocole d'échantillonnage. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole V1. Extraction des corridors rivulaires des plans d'eau par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne. Rapport préliminaire année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Alleaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche télédétection, géomatique, biodiversité - forêtUMR TETIS - Territoires, Environnement, Télédétection et Information Spatiale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9200-8338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télédetection - Analyses spatiales - géomatique - biodiversité - Ecologie - Télépilote drones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai débuté mes études en écologie puis ai orienté mes compétences en géographie et télédétection (optique, lidar) appliquées à l’environnement.Mes principales activités de recherche consistent à développer et mettre en œuvre des méthodologies de cartographie et d’évaluation de la biodiversité à base de télédétection et de modélisation. Je travaille autour des concepts de variables essentielles de biodiversité dérivées de la télédétection (RS-EBV) permettant de caractériser et de suivre la structure, la composition et le fonctionnement des écosystèmes. Mon travail consiste également de mettre au point des protocoles et des méthodes d’acquisition de données de terrain pour l’extraction de connaissances afin de mieux calibrer et valider les traitements d’images. Une des approches privilégiée est l’utilisation des capteurs embarqués sur drones. Je travaille sur des milieux diversifiés comme les milieux méditerranéens, les milieux tempérés ouverts, des ripisylves, les herbiers lagunaires, la forêt boréale (Canada, Russie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors governing spatio-temporal series of aquatic vegetation in the Bagnas lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.109261. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing habitat suitability for black grouse broods at the bioregional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating low-altitude drone based-imagery and OBIA for mapping and manage semi natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliana Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115723. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of grass bed dynamics using remote sensing at high spatial and temporal resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.107229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Drobyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of spatio-temporal evolutions on multi-annual satellite image time series: A clustering based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Ndiath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for mapping natural habitats and their conservation status – New opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Pipkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (SI), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01316746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and Sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (21), p. 7625 - p. 7647. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean drought fluctuation during the last 500 years based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.227-245. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-007-0349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporally Explicit Production Efficiency Model for Fuel Load Allocation in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp.1116-1132. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-007-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MODIS to evaluate heterogeneity of biomass burning in southern African savannahs: a case study in Etosha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19), pp.4219-4237. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500113492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanele Kanengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822x.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (5), pp.771-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wild ungulate community in the Niger W Regional Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antelope Survey Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.31--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of gaseous and particulate carbonaceous compounds from biomass burning during the SAFARI 2000 dry season field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shugart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fuel load for two climatically contrasting years in southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS fire products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O Justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1-2), pp.244-262. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(02)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survol des drones à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire du réseau Télédétection-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SentHyMED : bases de données multi-échelles et simulation de paysages de chênaies méditerranéennes par modélisation directe du transfert radiatif pour des images multi- et hysperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de la Massane. Approches pluridisciplinaires sur quelques sites d’observation de l’OREME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’OSU-OREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-OREME, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of Mediterranean forest simulations from DART radiative transfer model and UAV laser scanning data to hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.127270U, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2678531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the breeding habitat of the Black Grouse from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology (IALE), Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des méthodes opérationnelles pour répondre au défi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial au service de la transition agro-écologique INRAE-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture the mediterranean forested landscape complexity using remote-sensing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference Posadas 2018: Adaptive Management for Forested Landscapes in Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis provide new perspectives to identify plant bioregions: a case study in the Mediterranean region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfecologie2018: International conference on ecological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring natural habitats using multi-sources remote-sensing data in answer to conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpelllier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Natura 2000 zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpelllier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of natural and semi-natural vegetation types in French agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Salzburg, Austria. pp.221-225, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2013s504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, France. pp.7625-7647, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation flammability and ignition potential at road-forest interfaces (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Wildfire Conference, Sevilla, ESP, 13-17 may 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive regional assessment of brood habitat suitability for Alpine black grouse (Lyrurus tetrix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscapes of the Kerguelen Islands using moderate resolution data and unsupervised clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTHYMED/MEDOAK multi-scale experiment to validate Sentinel-2 and imaging spectroscopy vegetation products over French Mediterranean oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d’images hyperspectrales de forêts méditerranéennes et adéquation à des images aéroportées AVIRIS-Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque Scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landcpae mapping based on essential landscape variables (ELVs) [poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. IRD; CIRAD; INRAE, 1 p. multigr., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 1 p., 2022, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for natural habitats mapping: National and European Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY 2012 conference: Valuing and managing biodiversity: how satellite applications can help</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted oleaster-olive agrosylvopastoral systems in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Hmimsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions; AllEnvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.523-532, 2016, Synthèses, 978-2-7099-2219-7. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.23883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Classification systems as tools for vegetation and habitat mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial habitat mapping in Europe: an overview (Joint MNHN-­EEA report)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Poncet, pp.22-36, 2014, ISSN 1725-2237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE REGIMES IN DRYLAND LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryland Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.283-301, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling black grouse brood habitat in the French Alps using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire severity and recovery across Europe: insights from forest diversity and landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eatidal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess $α$- and $β$-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’habitat de reproduction du tétras-lyre (Lyrurus tetrix) dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Apports de la télédétection et de la modélisation pour la cartographie des végétations naturelles et semi-naturelles terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Synthèse sur les actions 2017-2018 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Synthèse sur les actions 2015 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoMéO Axe B : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Rapport méthodologique pour la cartographie physionomique des milieux ouverts de basse altitude par télédétection. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et limites de la télédétection pour cartographier les habitats naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHOMEO Axe B, rapport final de la 1ère phase (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isennman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of remote sensing for mapping natural habitats: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'échantillonnage physionomique pour la télédétection des végétations : version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : Corridors Rivulaires Lacustres (version 2012). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rhoméo Actions, Irstea UMR TETIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAVELA BAssin VErsant LAcustre. Méthode de délimitation et extraction des données spatiales. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlBer : Protocole de caractérisation des Altérations des Berges (version 2012.1). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charli : Protocole de Caractérisation des HAbitats des Rives et du Littoral (version 2012.1). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymétrie des plans d'eau Protocole d'échantillonnage et descripteurs morphométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : protocole d’étude des corridors rivulaires lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pressions à l'échelle du corridor rivulaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un indicateur d'altération des berges lacustres. Protocole d'échantillonnage. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole V1. Extraction des corridors rivulaires des plans d'eau par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne. Rapport préliminaire année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B1C4BC9"/>
+    <w:nsid w:val="ADF4C351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-alleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9200-8338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Giffard-Carlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ventura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cannucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Debarros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pipkins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.822603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0349-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1MB1F6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Caylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swap" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9082-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63619416E3958C367137EF99DA77F23AF73D46DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korontzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500113492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822x.2006.00235.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00235.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XHDPC67-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. de Visscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swap" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shugart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002482" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108677v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shugart &amp;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Justice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2002.1097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LM3KP1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dowty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002341" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O Justice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giglio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Korontzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Owens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(02)00076-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG09BV17-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Boissieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiffant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589682v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Souza Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678531" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605356v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598517v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2013s504" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929144v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luque" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431619v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bailly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Hmimsa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23883" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Rodwell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hennekens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schamin&#233;e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigante" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudillat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082767v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252328v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eatidal Amin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729405v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469226v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605359v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isenmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605358v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598318v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598312v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598514v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmami" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isennman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598515v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Meloni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598291v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598293v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyd" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598292v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594276v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596811v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594655v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Buitrago-Acevedo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591118v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-alleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9200-8338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Giffard-Carlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ventura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cannucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Debarros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pipkins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.822603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0349-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1MB1F6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Caylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swap" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9082-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63619416E3958C367137EF99DA77F23AF73D46DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korontzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500113492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822x.2006.00235.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00235.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XHDPC67-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. de Visscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swap" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shugart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002482" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shugart &amp;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Justice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2002.1097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LM3KP1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dowty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002341" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O Justice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giglio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Korontzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Owens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(02)00076-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG09BV17-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Boissieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiffant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678531" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Souza Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598518v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2013s504" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923783v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605353v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Hmimsa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23883" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Rodwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hennekens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schamin&#233;e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigante" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudillat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eatidal Amin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469226v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269890v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605359v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isenmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605358v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isennman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599606v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Meloni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598293v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyd" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598291v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598292v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594655v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594656v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591166v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Buitrago-Acevedo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>