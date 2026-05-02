--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Alleaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche télédétection, géomatique, biodiversité - forêtUMR TETIS - Territoires, Environnement, Télédétection et Information Spatiale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9200-8338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télédetection - Analyses spatiales - géomatique - biodiversité - Ecologie - Télépilote drones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai débuté mes études en écologie puis ai orienté mes compétences en géographie et télédétection (optique, lidar) appliquées à l’environnement.Mes principales activités de recherche consistent à développer et mettre en œuvre des méthodologies de cartographie et d’évaluation de la biodiversité à base de télédétection et de modélisation. Je travaille autour des concepts de variables essentielles de biodiversité dérivées de la télédétection (RS-EBV) permettant de caractériser et de suivre la structure, la composition et le fonctionnement des écosystèmes. Mon travail consiste également de mettre au point des protocoles et des méthodes d’acquisition de données de terrain pour l’extraction de connaissances afin de mieux calibrer et valider les traitements d’images. Une des approches privilégiée est l’utilisation des capteurs embarqués sur drones. Je travaille sur des milieux diversifiés comme les milieux méditerranéens, les milieux tempérés ouverts, des ripisylves, les herbiers lagunaires, la forêt boréale (Canada, Russie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors governing spatio-temporal series of aquatic vegetation in the Bagnas lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.109261. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing habitat suitability for black grouse broods at the bioregional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating low-altitude drone based-imagery and OBIA for mapping and manage semi natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliana Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115723. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of grass bed dynamics using remote sensing at high spatial and temporal resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.107229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Drobyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of spatio-temporal evolutions on multi-annual satellite image time series: A clustering based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Ndiath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for mapping natural habitats and their conservation status – New opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Pipkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (SI), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01316746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and Sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (21), p. 7625 - p. 7647. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean drought fluctuation during the last 500 years based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.227-245. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-007-0349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporally Explicit Production Efficiency Model for Fuel Load Allocation in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp.1116-1132. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-007-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MODIS to evaluate heterogeneity of biomass burning in southern African savannahs: a case study in Etosha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19), pp.4219-4237. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500113492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanele Kanengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822x.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (5), pp.771-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wild ungulate community in the Niger W Regional Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antelope Survey Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.31--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of gaseous and particulate carbonaceous compounds from biomass burning during the SAFARI 2000 dry season field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shugart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fuel load for two climatically contrasting years in southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS fire products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O Justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1-2), pp.244-262. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(02)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survol des drones à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire du réseau Télédétection-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SentHyMED : bases de données multi-échelles et simulation de paysages de chênaies méditerranéennes par modélisation directe du transfert radiatif pour des images multi- et hysperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de la Massane. Approches pluridisciplinaires sur quelques sites d’observation de l’OREME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’OSU-OREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-OREME, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of Mediterranean forest simulations from DART radiative transfer model and UAV laser scanning data to hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.127270U, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2678531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the breeding habitat of the Black Grouse from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology (IALE), Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des méthodes opérationnelles pour répondre au défi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial au service de la transition agro-écologique INRAE-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture the mediterranean forested landscape complexity using remote-sensing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference Posadas 2018: Adaptive Management for Forested Landscapes in Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis provide new perspectives to identify plant bioregions: a case study in the Mediterranean region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfecologie2018: International conference on ecological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring natural habitats using multi-sources remote-sensing data in answer to conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpelllier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Natura 2000 zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpelllier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of natural and semi-natural vegetation types in French agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Salzburg, Austria. pp.221-225, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2013s504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, France. pp.7625-7647, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation flammability and ignition potential at road-forest interfaces (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Wildfire Conference, Sevilla, ESP, 13-17 may 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive regional assessment of brood habitat suitability for Alpine black grouse (Lyrurus tetrix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscapes of the Kerguelen Islands using moderate resolution data and unsupervised clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTHYMED/MEDOAK multi-scale experiment to validate Sentinel-2 and imaging spectroscopy vegetation products over French Mediterranean oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d’images hyperspectrales de forêts méditerranéennes et adéquation à des images aéroportées AVIRIS-Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque Scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landcpae mapping based on essential landscape variables (ELVs) [poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. IRD; CIRAD; INRAE, 1 p. multigr., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 1 p., 2022, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for natural habitats mapping: National and European Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY 2012 conference: Valuing and managing biodiversity: how satellite applications can help</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted oleaster-olive agrosylvopastoral systems in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Hmimsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions; AllEnvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.523-532, 2016, Synthèses, 978-2-7099-2219-7. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.23883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Classification systems as tools for vegetation and habitat mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial habitat mapping in Europe: an overview (Joint MNHN-­EEA report)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Poncet, pp.22-36, 2014, ISSN 1725-2237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE REGIMES IN DRYLAND LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryland Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.283-301, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling black grouse brood habitat in the French Alps using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire severity and recovery across Europe: insights from forest diversity and landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eatidal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess $α$- and $β$-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’habitat de reproduction du tétras-lyre (Lyrurus tetrix) dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Apports de la télédétection et de la modélisation pour la cartographie des végétations naturelles et semi-naturelles terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Synthèse sur les actions 2017-2018 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Synthèse sur les actions 2015 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoMéO Axe B : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Rapport méthodologique pour la cartographie physionomique des milieux ouverts de basse altitude par télédétection. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et limites de la télédétection pour cartographier les habitats naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHOMEO Axe B, rapport final de la 1ère phase (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isennman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of remote sensing for mapping natural habitats: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'échantillonnage physionomique pour la télédétection des végétations : version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : Corridors Rivulaires Lacustres (version 2012). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rhoméo Actions, Irstea UMR TETIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAVELA BAssin VErsant LAcustre. Méthode de délimitation et extraction des données spatiales. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlBer : Protocole de caractérisation des Altérations des Berges (version 2012.1). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charli : Protocole de Caractérisation des HAbitats des Rives et du Littoral (version 2012.1). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymétrie des plans d'eau Protocole d'échantillonnage et descripteurs morphométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : protocole d’étude des corridors rivulaires lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pressions à l'échelle du corridor rivulaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un indicateur d'altération des berges lacustres. Protocole d'échantillonnage. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole V1. Extraction des corridors rivulaires des plans d'eau par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne. Rapport préliminaire année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Alleaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche télédétection, géomatique, biodiversité - forêtUMR TETIS - Territoires, Environnement, Télédétection et Information Spatiale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9200-8338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télédetection - Analyses spatiales - géomatique - biodiversité - Ecologie - Télépilote drones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai débuté mes études en écologie puis ai orienté mes compétences en géographie et télédétection (optique, lidar) appliquées à l’environnement.Mes principales activités de recherche consistent à développer et mettre en œuvre des méthodologies de cartographie et d’évaluation de la biodiversité à base de télédétection et de modélisation. Je travaille autour des concepts de variables essentielles de biodiversité dérivées de la télédétection (RS-EBV) permettant de caractériser et de suivre la structure, la composition et le fonctionnement des écosystèmes. Mon travail consiste également de mettre au point des protocoles et des méthodes d’acquisition de données de terrain pour l’extraction de connaissances afin de mieux calibrer et valider les traitements d’images. Une des approches privilégiée est l’utilisation des capteurs embarqués sur drones. Je travaille sur des milieux diversifiés comme les milieux méditerranéens, les milieux tempérés ouverts, des ripisylves, les herbiers lagunaires, la forêt boréale (Canada, Russie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors governing spatio-temporal series of aquatic vegetation in the Bagnas lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.109261. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing habitat suitability for black grouse broods at the bioregional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating low-altitude drone based-imagery and OBIA for mapping and manage semi natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliana Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115723. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of grass bed dynamics using remote sensing at high spatial and temporal resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.107229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Drobyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of spatio-temporal evolutions on multi-annual satellite image time series: A clustering based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Ndiath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for mapping natural habitats and their conservation status – New opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Pipkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (SI), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01316746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and Sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (21), p. 7625 - p. 7647. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean drought fluctuation during the last 500 years based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.227-245. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-007-0349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporally Explicit Production Efficiency Model for Fuel Load Allocation in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp.1116-1132. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-007-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MODIS to evaluate heterogeneity of biomass burning in southern African savannahs: a case study in Etosha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19), pp.4219-4237. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500113492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanele Kanengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822x.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (5), pp.771-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wild ungulate community in the Niger W Regional Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antelope Survey Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.31--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of gaseous and particulate carbonaceous compounds from biomass burning during the SAFARI 2000 dry season field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shugart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fuel load for two climatically contrasting years in southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS fire products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O Justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1-2), pp.244-262. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(02)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring complex vegetation trajectories in alpine and subalpine landscapes in the Mediterranean Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Div8 2026: Forests as hubs of biodiversity and ecosystem services in the anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survol des drones à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire du réseau Télédétection-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SentHyMED : bases de données multi-échelles et simulation de paysages de chênaies méditerranéennes par modélisation directe du transfert radiatif pour des images multi- et hysperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de la Massane. Approches pluridisciplinaires sur quelques sites d’observation de l’OREME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’OSU-OREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-OREME, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of Mediterranean forest simulations from DART radiative transfer model and UAV laser scanning data to hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.127270U, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2678531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the breeding habitat of the Black Grouse from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology (IALE), Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des méthodes opérationnelles pour répondre au défi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial au service de la transition agro-écologique INRAE-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture the mediterranean forested landscape complexity using remote-sensing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference Posadas 2018: Adaptive Management for Forested Landscapes in Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis provide new perspectives to identify plant bioregions: a case study in the Mediterranean region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfecologie2018: International conference on ecological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring natural habitats using multi-sources remote-sensing data in answer to conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpelllier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Natura 2000 zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpelllier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of natural and semi-natural vegetation types in French agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, France. pp.7625-7647, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Salzburg, Austria. pp.221-225, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2013s504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation flammability and ignition potential at road-forest interfaces (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Wildfire Conference, Sevilla, ESP, 13-17 may 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive regional assessment of brood habitat suitability for Alpine black grouse (Lyrurus tetrix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscapes of the Kerguelen Islands using moderate resolution data and unsupervised clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTHYMED/MEDOAK multi-scale experiment to validate Sentinel-2 and imaging spectroscopy vegetation products over French Mediterranean oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d’images hyperspectrales de forêts méditerranéennes et adéquation à des images aéroportées AVIRIS-Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque Scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for natural habitats mapping: National and European Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY 2012 conference: Valuing and managing biodiversity: how satellite applications can help</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted oleaster-olive agrosylvopastoral systems in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Hmimsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions; AllEnvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.523-532, 2016, Synthèses, 978-2-7099-2219-7. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.23883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Classification systems as tools for vegetation and habitat mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial habitat mapping in Europe: an overview (Joint MNHN-­EEA report)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Poncet, pp.22-36, 2014, ISSN 1725-2237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE REGIMES IN DRYLAND LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryland Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.283-301, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling black grouse brood habitat in the French Alps using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire severity and recovery across Europe: insights from forest diversity and landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eatidal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess $α$- and $β$-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Essential Variables for Landscape Characterization through Earth Observation: An Insightful Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’habitat de reproduction du tétras-lyre (Lyrurus tetrix) dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Apports de la télédétection et de la modélisation pour la cartographie des végétations naturelles et semi-naturelles terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Synthèse sur les actions 2017-2018 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Synthèse sur les actions 2015 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoMéO Axe B : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Rapport méthodologique pour la cartographie physionomique des milieux ouverts de basse altitude par télédétection. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et limites de la télédétection pour cartographier les habitats naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of remote sensing for mapping natural habitats: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHOMEO Axe B, rapport final de la 1ère phase (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isennman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'échantillonnage physionomique pour la télédétection des végétations : version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : Corridors Rivulaires Lacustres (version 2012). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rhoméo Actions, Irstea UMR TETIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAVELA BAssin VErsant LAcustre. Méthode de délimitation et extraction des données spatiales. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlBer : Protocole de caractérisation des Altérations des Berges (version 2012.1). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charli : Protocole de Caractérisation des HAbitats des Rives et du Littoral (version 2012.1). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymétrie des plans d'eau Protocole d'échantillonnage et descripteurs morphométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : protocole d’étude des corridors rivulaires lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pressions à l'échelle du corridor rivulaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un indicateur d'altération des berges lacustres. Protocole d'échantillonnage. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole V1. Extraction des corridors rivulaires des plans d'eau par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne. Rapport préliminaire année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADF4C351"/>
+    <w:nsid w:val="7F783F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-alleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9200-8338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Giffard-Carlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ventura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cannucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Debarros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pipkins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.822603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0349-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1MB1F6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Caylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swap" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9082-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63619416E3958C367137EF99DA77F23AF73D46DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korontzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500113492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822x.2006.00235.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00235.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XHDPC67-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. de Visscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swap" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shugart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002482" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shugart &amp;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Justice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2002.1097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LM3KP1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dowty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002341" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O Justice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giglio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Korontzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Owens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(02)00076-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG09BV17-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Boissieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiffant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678531" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Souza Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598518v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2013s504" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923783v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605353v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Hmimsa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23883" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Rodwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hennekens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schamin&#233;e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigante" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudillat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eatidal Amin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469226v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269890v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605359v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isenmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605358v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isennman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599606v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Meloni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598293v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyd" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598291v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598292v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594655v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594656v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591166v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Buitrago-Acevedo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-alleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9200-8338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Giffard-Carlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ventura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cannucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Debarros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pipkins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.822603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0349-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1MB1F6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Caylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swap" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9082-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63619416E3958C367137EF99DA77F23AF73D46DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korontzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500113492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822x.2006.00235.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00235.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XHDPC67-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. de Visscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swap" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shugart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002482" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shugart &amp;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Justice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2002.1097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LM3KP1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dowty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002341" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O Justice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giglio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Korontzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Owens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(02)00076-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG09BV17-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Boissieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiffant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678531" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Souza Oliveira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608955v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605360v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598518v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2013s504" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923783v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598308v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bailly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Hmimsa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23883" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Rodwell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hennekens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schamin&#233;e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigante" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudillat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108826v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eatidal Amin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729405v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590520v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469226v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269890v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isenmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598312v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isennman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599606v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599604v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598294v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Meloni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598292v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591166v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Buitrago-Acevedo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591118v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>