--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Alleaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche télédétection, géomatique, biodiversité - forêtUMR TETIS - Territoires, Environnement, Télédétection et Information Spatiale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9200-8338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télédetection - Analyses spatiales - géomatique - biodiversité - Ecologie - Télépilote drones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai débuté mes études en écologie puis ai orienté mes compétences en géographie et télédétection (optique, lidar) appliquées à l’environnement.Mes principales activités de recherche consistent à développer et mettre en œuvre des méthodologies de cartographie et d’évaluation de la biodiversité à base de télédétection et de modélisation. Je travaille autour des concepts de variables essentielles de biodiversité dérivées de la télédétection (RS-EBV) permettant de caractériser et de suivre la structure, la composition et le fonctionnement des écosystèmes. Mon travail consiste également de mettre au point des protocoles et des méthodes d’acquisition de données de terrain pour l’extraction de connaissances afin de mieux calibrer et valider les traitements d’images. Une des approches privilégiée est l’utilisation des capteurs embarqués sur drones. Je travaille sur des milieux diversifiés comme les milieux méditerranéens, les milieux tempérés ouverts, des ripisylves, les herbiers lagunaires, la forêt boréale (Canada, Russie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors governing spatio-temporal series of aquatic vegetation in the Bagnas lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.109261. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing habitat suitability for black grouse broods at the bioregional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating low-altitude drone based-imagery and OBIA for mapping and manage semi natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliana Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115723. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of grass bed dynamics using remote sensing at high spatial and temporal resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.107229. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Drobyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of spatio-temporal evolutions on multi-annual satellite image time series: A clustering based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Ndiath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for mapping natural habitats and their conservation status – New opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Pipkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (SI), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01316746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and Sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (21), p. 7625 - p. 7647. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean drought fluctuation during the last 500 years based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.227-245. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-007-0349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporally Explicit Production Efficiency Model for Fuel Load Allocation in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp.1116-1132. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-007-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MODIS to evaluate heterogeneity of biomass burning in southern African savannahs: a case study in Etosha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19), pp.4219-4237. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500113492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanele Kanengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822x.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (5), pp.771-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wild ungulate community in the Niger W Regional Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antelope Survey Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.31--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of gaseous and particulate carbonaceous compounds from biomass burning during the SAFARI 2000 dry season field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shugart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fuel load for two climatically contrasting years in southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS fire products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O Justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1-2), pp.244-262. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(02)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring complex vegetation trajectories in alpine and subalpine landscapes in the Mediterranean Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Div8 2026: Forests as hubs of biodiversity and ecosystem services in the anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survol des drones à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire du réseau Télédétection-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SentHyMED : bases de données multi-échelles et simulation de paysages de chênaies méditerranéennes par modélisation directe du transfert radiatif pour des images multi- et hysperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de la Massane. Approches pluridisciplinaires sur quelques sites d’observation de l’OREME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’OSU-OREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-OREME, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of Mediterranean forest simulations from DART radiative transfer model and UAV laser scanning data to hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.127270U, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2678531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the breeding habitat of the Black Grouse from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology (IALE), Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des méthodes opérationnelles pour répondre au défi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial au service de la transition agro-écologique INRAE-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture the mediterranean forested landscape complexity using remote-sensing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference Posadas 2018: Adaptive Management for Forested Landscapes in Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis provide new perspectives to identify plant bioregions: a case study in the Mediterranean region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfecologie2018: International conference on ecological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring natural habitats using multi-sources remote-sensing data in answer to conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpelllier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Natura 2000 zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpelllier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of natural and semi-natural vegetation types in French agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, France. pp.7625-7647, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Salzburg, Austria. pp.221-225, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2013s504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation flammability and ignition potential at road-forest interfaces (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Wildfire Conference, Sevilla, ESP, 13-17 may 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive regional assessment of brood habitat suitability for Alpine black grouse (Lyrurus tetrix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscapes of the Kerguelen Islands using moderate resolution data and unsupervised clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTHYMED/MEDOAK multi-scale experiment to validate Sentinel-2 and imaging spectroscopy vegetation products over French Mediterranean oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d’images hyperspectrales de forêts méditerranéennes et adéquation à des images aéroportées AVIRIS-Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque Scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for natural habitats mapping: National and European Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY 2012 conference: Valuing and managing biodiversity: how satellite applications can help</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted oleaster-olive agrosylvopastoral systems in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Hmimsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions; AllEnvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.523-532, 2016, Synthèses, 978-2-7099-2219-7. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.23883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Classification systems as tools for vegetation and habitat mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial habitat mapping in Europe: an overview (Joint MNHN-­EEA report)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Poncet, pp.22-36, 2014, ISSN 1725-2237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE REGIMES IN DRYLAND LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryland Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.283-301, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling black grouse brood habitat in the French Alps using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire severity and recovery across Europe: insights from forest diversity and landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eatidal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess $α$- and $β$-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Essential Variables for Landscape Characterization through Earth Observation: An Insightful Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’habitat de reproduction du tétras-lyre (Lyrurus tetrix) dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Apports de la télédétection et de la modélisation pour la cartographie des végétations naturelles et semi-naturelles terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Synthèse sur les actions 2017-2018 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Synthèse sur les actions 2015 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoMéO Axe B : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Rapport méthodologique pour la cartographie physionomique des milieux ouverts de basse altitude par télédétection. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et limites de la télédétection pour cartographier les habitats naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of remote sensing for mapping natural habitats: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHOMEO Axe B, rapport final de la 1ère phase (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isennman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'échantillonnage physionomique pour la télédétection des végétations : version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : Corridors Rivulaires Lacustres (version 2012). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rhoméo Actions, Irstea UMR TETIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAVELA BAssin VErsant LAcustre. Méthode de délimitation et extraction des données spatiales. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlBer : Protocole de caractérisation des Altérations des Berges (version 2012.1). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charli : Protocole de Caractérisation des HAbitats des Rives et du Littoral (version 2012.1). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymétrie des plans d'eau Protocole d'échantillonnage et descripteurs morphométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : protocole d’étude des corridors rivulaires lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pressions à l'échelle du corridor rivulaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un indicateur d'altération des berges lacustres. Protocole d'échantillonnage. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole V1. Extraction des corridors rivulaires des plans d'eau par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne. Rapport préliminaire année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Alleaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche télédétection, géomatique, biodiversité - forêtUMR TETIS - Territoires, Environnement, Télédétection et Information Spatiale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9200-8338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=MiYK27AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télédetection - Analyses spatiales - géomatique - biodiversité - Ecologie - Télépilote drones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai débuté mes études en écologie puis ai orienté mes compétences en géographie et télédétection (optique, lidar) appliquées à l’environnement.Mes principales activités de recherche consistent à développer et mettre en œuvre des méthodologies de cartographie et d’évaluation de la biodiversité à base de télédétection et de modélisation. Je travaille autour des concepts de variables essentielles de biodiversité dérivées de la télédétection (RS-EBV) permettant de caractériser et de suivre la structure, la composition et le fonctionnement des écosystèmes. Mon travail consiste également de mettre au point des protocoles et des méthodes d’acquisition de données de terrain pour l’extraction de connaissances afin de mieux calibrer et valider les traitements d’images. Une des approches privilégiée est l’utilisation des capteurs embarqués sur drones. Je travaille sur des milieux diversifiés comme les milieux méditerranéens, les milieux tempérés ouverts, des ripisylves, les herbiers lagunaires, la forêt boréale (Canada, Russie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors governing spatio-temporal series of aquatic vegetation in the Bagnas lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.109261. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing habitat suitability for black grouse broods at the bioregional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating low-altitude drone based-imagery and OBIA for mapping and manage semi natural grassland habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliana Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115723. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of grass bed dynamics using remote sensing at high spatial and temporal resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.107229. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Drobyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of spatio-temporal evolutions on multi-annual satellite image time series: A clustering based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Ndiath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for mapping natural habitats and their conservation status – New opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Pipkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (SI), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POTENTIAL OF PLÉIADES IMAGERY FOR VEGETATION MAPPING: A CASE STUDY OF PLAIN AND MOUNTAINOUS OPEN ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01316746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of Pléiades imagery for vegetation mapping: an example of grasslands and pastoral environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and Sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (21), p. 7625 - p. 7647. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comparison Map Profile Method: A Strategy for Multiscale Comparison of Quantitative and Qualitative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (9), pp.2708-2719. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.919379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean drought fluctuation during the last 500 years based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2-3), pp.227-245. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-007-0349-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporally Explicit Production Efficiency Model for Fuel Load Allocation in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (7), pp.1116-1132. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-007-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MODIS to evaluate heterogeneity of biomass burning in southern African savannahs: a case study in Etosha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (19), pp.4219-4237. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500113492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwanele Kanengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822x.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of African biomes to changes in the precipitation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical droughts in Mediterranean regions during the last 500 years: a data/model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (5), pp.771-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wild ungulate community in the Niger W Regional Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antelope Survey Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.31--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of gaseous and particulate carbonaceous compounds from biomass burning during the SAFARI 2000 dry season field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shugart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFARI-2000 characterization of fuels, fire behavior, combustion completeness, and emissions from experimental burns in infertile grass savannas in western Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Swap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shugart &</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jare.2002.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fuel load for two climatically contrasting years in southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dowty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D13), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS fire products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O Justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Korontzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1-2), pp.244-262. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(02)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring complex vegetation trajectories in alpine and subalpine landscapes in the Mediterranean Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Div8 2026: Forests as hubs of biodiversity and ecosystem services in the anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Chile. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SentHyMED : bases de données multi-échelles et simulation de paysages de chênaies méditerranéennes par modélisation directe du transfert radiatif pour des images multi- et hysperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Groupe Hyperspectral de la société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survol des drones à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire du réseau Télédétection-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt de la Massane. Approches pluridisciplinaires sur quelques sites d’observation de l’OREME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’OSU-OREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-OREME, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the breeding habitat of the Black Grouse from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairi Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology (IALE), Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of Mediterranean forest simulations from DART radiative transfer model and UAV laser scanning data to hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.127270U, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2678531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïri Souza Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des méthodes opérationnelles pour répondre au défi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial au service de la transition agro-écologique INRAE-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture the mediterranean forested landscape complexity using remote-sensing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference Posadas 2018: Adaptive Management for Forested Landscapes in Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Khiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis provide new perspectives to identify plant bioregions: a case study in the Mediterranean region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfecologie2018: International conference on ecological sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure estimation using Fourier-based ordination of high resolution airborne optical image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6600-6603, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring natural habitats using multi-sources remote-sensing data in answer to conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpelllier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterization of landscape closure using frequential texture information derived from VHRS satellite images in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Natura 2000 zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpelllier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec City, France. pp.7625-7647, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.822603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping natural habitats using remote sensing and sparse partial least square discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Salzburg, Austria. pp.221-225, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2013s504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of natural and semi-natural vegetation types in French agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing European Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation flammability and ignition potential at road-forest interfaces (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Wildfire Conference, Sevilla, ESP, 13-17 may 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive regional assessment of brood habitat suitability for Alpine black grouse (Lyrurus tetrix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscapes of the Kerguelen Islands using moderate resolution data and unsupervised clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTHYMED/MEDOAK multi-scale experiment to validate Sentinel-2 and imaging spectroscopy vegetation products over French Mediterranean oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d’images hyperspectrales de forêts méditerranéennes et adéquation à des images aéroportées AVIRIS-Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque Scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 2022, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for natural habitats mapping: National and European Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY 2012 conference: Valuing and managing biodiversity: how satellite applications can help</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomic map of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.247-282, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 2, 978-1-78630-188-8. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457107.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted oleaster-olive agrosylvopastoral systems in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Hmimsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Jean-Paul Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions; AllEnvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.523-532, 2016, Synthèses, 978-2-7099-2219-7. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.23883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Classification systems as tools for vegetation and habitat mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schaminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial habitat mapping in Europe: an overview (Joint MNHN-­EEA report)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Poncet, pp.22-36, 2014, ISSN 1725-2237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE REGIMES IN DRYLAND LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryland Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.283-301, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling black grouse brood habitat in the French Alps using remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Giffard-Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire severity and recovery across Europe: insights from forest diversity and landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eatidal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess $α$- and $β$-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Essential Variables for Landscape Characterization through Earth Observation: An Insightful Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’habitat de reproduction du tétras-lyre (Lyrurus tetrix) dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montadert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Etude de sensibilité des données radar à l’hydromorphie des prairies sur le parc régional Scarpe Escaut.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Apports de la télédétection et de la modélisation pour la cartographie des végétations naturelles et semi-naturelles terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB - Q2. Synthèse sur les actions 2017-2018 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea. 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Synthèse sur les actions 2015 dans le cadre de l’appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Rapport méthodologique pour la cartographie physionomique des milieux ouverts de basse altitude par télédétection. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoMéO Axe B : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et limites de la télédétection pour cartographier les habitats naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHOMEO Axe B, rapport final de la 1ère phase (2011-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guelmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isennman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of remote sensing for mapping natural habitats: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'échantillonnage physionomique pour la télédétection des végétations : version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Isenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARHAB – Q2. Appui méthodologique à la cartographie des végétations naturelles et semi-naturelles des milieux ouverts de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : Corridors Rivulaires Lacustres (version 2012). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlBer : Protocole de caractérisation des Altérations des Berges (version 2012.1). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAVELA BAssin VErsant LAcustre. Méthode de délimitation et extraction des données spatiales. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rhoméo Actions, Irstea UMR TETIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charli : Protocole de Caractérisation des HAbitats des Rives et du Littoral (version 2012.1). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corila : protocole d’étude des corridors rivulaires lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymétrie des plans d'eau Protocole d'échantillonnage et descripteurs morphométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du système d'évaluation de l'état des eaux. Plans d'eau. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pressions à l'échelle du corridor rivulaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un indicateur d'altération des berges lacustres. Protocole d'échantillonnage. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole V1. Extraction des corridors rivulaires des plans d'eau par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique des plans d'eau dans le cadre de la DCE en Adour-Garonne. Rapport préliminaire année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Buitrago-Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanoiselée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F783F22"/>
+    <w:nsid w:val="E8DFE64D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-alleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9200-8338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Giffard-Carlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01425" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ventura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cannucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115723" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Debarros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pipkins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.822603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0349-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1MB1F6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Caylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swap" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9082-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63619416E3958C367137EF99DA77F23AF73D46DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korontzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500113492" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822x.2006.00235.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00235.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XHDPC67-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. de Visscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caylor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swap" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shugart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002482" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shugart &amp;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Justice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2002.1097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LM3KP1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dowty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002341" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O Justice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giglio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Korontzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Owens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(02)00076-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG09BV17-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Boissieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiffant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678531" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Souza Oliveira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608955v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605360v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598518v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2013s504" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923783v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598308v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bailly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Hmimsa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23883" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Rodwell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hennekens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schamin&#233;e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigante" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudillat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108826v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eatidal Amin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729405v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590520v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469226v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269890v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isenmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598312v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isennman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599606v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599604v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598294v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Meloni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598292v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591166v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Buitrago-Acevedo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591118v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-alleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9200-8338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MiYK27AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montadert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Giffard-Carlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ventura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cannucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Valentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Menu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andrieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Debarros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107229" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pipkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.11.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01316746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.822603" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.919379" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0349-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1MB1F6H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Caylor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dowty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swap" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9082-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63619416E3958C367137EF99DA77F23AF73D46DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Korontzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swap" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500113492" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smith" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822x.2006.00235.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00235.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XHDPC67-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. de Visscher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108681v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caylor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swap" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shugart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swap" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shugart &amp;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Justice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2002.1097" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LM3KP1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dowty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002341" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O Justice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giglio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Korontzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Owens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(02)00076-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG09BV17-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592804v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berchoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Debue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Boissieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiffant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589682v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Souza Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678531" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608955v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607406v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518640" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2013s504" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589316v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929144v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769886v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457107.ch8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605353v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Hmimsa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23883" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Rodwell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hennekens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schamin&#233;e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigante" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudillat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eatidal Amin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F. Dantas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590520v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469226v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El-Hadj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269890v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605358v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmam" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molnar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isenmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598318v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guelmami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isennman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598312v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599604v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598294v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598293v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyd" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Meloni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598292v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594276v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594653v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bortoli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594655v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591166v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Buitrago-Acevedo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591118v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>