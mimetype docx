--- v0 (2026-03-13)
+++ v1 (2026-05-05)
@@ -1180,234 +1180,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t>
+                <w:t xml:space="preserve">Economic Growth from a Structural Unobserved Component Modeling: The Case of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136506v1</w:t>
+                <w:t xml:space="preserve">hal-01291329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Growth from a Structural Unobserved Component Modeling: The Case of Senegal</w:t>
+                <w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (2)</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291329v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Growth through a Structural Unobserved Modeling: The Case of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,51 +2080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.09.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Dokoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pognon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2005.08.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWXM73D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.09.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Dokoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pognon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2005.08.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWXM73D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>