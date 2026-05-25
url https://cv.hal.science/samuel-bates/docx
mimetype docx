--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -390,165 +390,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique pour Mondes du Tourisme n°15 sur Florent Cholat, Luc Gwiazdzinski, Céline Tritz et John Tuppen (dir.), Tourisme(s) et adaptation(s) Elya éditions, coll. « L’innovation autrement », préface de Maria Gravari-Barbas, 2019, 370 p.</w:t>
+                <w:t xml:space="preserve">Lecture critique pour Mondes du Tourisme n°15 sur Olivier Dehoorne et Christelle Murat (dir.), Le tourisme en Amérique latine : enjeux et perspectives de développement, coll. « Études caribéennes », Publibook, 2019, 368 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865993v1</w:t>
+                <w:t xml:space="preserve">hal-02865995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique pour Mondes du Tourisme n°15 sur Olivier Dehoorne et Christelle Murat (dir.), Le tourisme en Amérique latine : enjeux et perspectives de développement, coll. « Études caribéennes », Publibook, 2019, 368 p.</w:t>
+                <w:t xml:space="preserve">Lecture critique pour Mondes du Tourisme n°15 sur Florent Cholat, Luc Gwiazdzinski, Céline Tritz et John Tuppen (dir.), Tourisme(s) et adaptation(s) Elya éditions, coll. « L’innovation autrement », préface de Maria Gravari-Barbas, 2019, 370 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865995v1</w:t>
+                <w:t xml:space="preserve">hal-02865993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
               </w:r>
@@ -736,273 +736,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting the sustainable development of small island developing states: Insights from vulnerability and resilience analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42, pp.106-131</w:t>
+              <w:t xml:space="preserve">, 2015, 42, pp.16-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630798v1</w:t>
+                <w:t xml:space="preserve">hal-02630363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the sustainable development of small island developing states: Insights from vulnerability and resilience analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture: vulnerability factor for small island developing states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42, pp.16-29</w:t>
+              <w:t xml:space="preserve">, 2015, 42, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630363v1</w:t>
+                <w:t xml:space="preserve">hal-02632166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture: vulnerability factor for small island developing states?</w:t>
+                <w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42, pp.105-131</w:t>
+              <w:t xml:space="preserve">, 2015, 42, pp.106-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632166v1</w:t>
+                <w:t xml:space="preserve">hal-02630798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing Composite Vulnerability and Resilience Indexes: A Sustainable Approach and Application</w:t>
               </w:r>
@@ -1085,329 +1085,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t>
+                <w:t xml:space="preserve">Economic Growth from a Structural Unobserved Component Modeling: The Case of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ainouche</w:t>
+                <w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291338v1</w:t>
+                <w:t xml:space="preserve">hal-01291329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Growth from a Structural Unobserved Component Modeling: The Case of Senegal</w:t>
+                <w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (2)</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291329v1</w:t>
+                <w:t xml:space="preserve">hal-02136506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ainouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136506v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Growth through a Structural Unobserved Modeling: The Case of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,51 +2080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.09.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Dokoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pognon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2005.08.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWXM73D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.09.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Dokoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pognon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2005.08.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWXM73D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>