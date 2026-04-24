--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -416,451 +416,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic noise and the cost of complexity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mathématiques du cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920356v1</w:t>
+                <w:t xml:space="preserve">hal-03132429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioprotective effects of induced astronaut torpor and advanced propulsion systems during deep space travel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ryan</w:t>
+                <w:t xml:space="preserve">Phenotypic noise and the cost of complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lssr.2020.05.005⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868066v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radioprotective effects of induced astronaut torpor and advanced propulsion systems during deep space travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Squire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lssr.2020.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735473v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mathématiques du cœur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Clune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Misevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.274-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132429v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of oligodendrocyte generation in multiple sclerosis</w:t>
               </w:r>
@@ -1376,732 +1376,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term treatment effects in chronic myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lifespan and Turnover of Microglia in the Human Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Réu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollos Besse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Azadeh Khosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff E. Mold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-017-1098-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.779 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447781v1</w:t>
+                <w:t xml:space="preserve">hal-01572438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of a Model of Interaction Between the Immune System and Cancer Cells in Chronic Myelogenous Leukemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Long-term treatment effects in chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollos Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey D. Clapp</w:t>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0272-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-017-1098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539364v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates and impact of lymphocyte division parameters from CFSE data using mathematical modelling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability Analysis of a Model of Interaction Between the Immune System and Cancer Cells in Chronic Myelogenous Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollos Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Clapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mazzocco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doron Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0272-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561667v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lifespan and Turnover of Microglia in the Human Brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimates and impact of lymphocyte division parameters from CFSE data using mathematical modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Khosravi</w:t>
+                <w:t xml:space="preserve">Pauline Mazzocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572438v1</w:t>
+                <w:t xml:space="preserve">hal-01561667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fat mass and distribution on lipid turnover in human adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirsty L Spalding</w:t>
+                <w:t xml:space="preserve">A multiscale modelling approach for the regulation of the cell cycle by the circadian clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Näslund</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nader El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 426, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561605v1</w:t>
+                <w:t xml:space="preserve">hal-01561617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale modelling approach for the regulation of the cell cycle by the circadian clock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+                <w:t xml:space="preserve">Impact of fat mass and distribution on lipid turnover in human adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty L Spalding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader El Khatib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Göran Possnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 426, pp.117-125. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561617v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving the Boundaries of Granulopoiesis Modelling</w:t>
               </w:r>
@@ -2293,346 +2293,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Cell Generation and Turnover in the Human Heart</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new model for the estimation of time of death from vitreous potassium levels corrected for age and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Zdunek</w:t>
+                <w:t xml:space="preserve">B. Zilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Felker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+                <w:t xml:space="preserve">K. Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanar Alkass</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Druid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.05.026⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 254, pp.158-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225091v1</w:t>
+                <w:t xml:space="preserve">hal-01225089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for the estimation of time of death from vitreous potassium levels corrected for age and temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Alkass</w:t>
+                <w:t xml:space="preserve">Dynamics of Cell Generation and Turnover in the Human Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berg</w:t>
+                <w:t xml:space="preserve">Sofia Zdunek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Druid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anastasia Felker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.07.020⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (7), pp.1566-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01225089v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the Autologous Immune System in BCR-ABL Transcript Variations in Chronic Myelogenous Leukemia Patients Treated with Imatinib.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey D Clapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,1030 +2794,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Genome Size Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The age and genomic integrity of neurons after cortical stroke in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagen B Huttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Fischer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attila Rácz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemal Tatarishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.801-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090984v1</w:t>
+                <w:t xml:space="preserve">hal-01092159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenesis in the Striatum of the Adult Human Brain.</w:t>
+                <w:t xml:space="preserve">Dynamics of oligodendrocyte generation and myelination in the human brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ernst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kanar Alkass</w:t>
+                <w:t xml:space="preserve">Maggie S y Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zdunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Salehpour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shira Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 156 (5), pp.1072-1083. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 159, pp.766-774</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952021v1</w:t>
+                <w:t xml:space="preserve">hal-01092151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Barbarroux</w:t>
+                <w:t xml:space="preserve">A Model for Genome Size Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (9), pp.2249 - 2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-014-9997-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074736v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling circadian clock-cell cycle interaction effects on cell population growth rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+                <w:t xml:space="preserve">Neurogenesis in the Striatum of the Adult Human Brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Perl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.08.008⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156 (5), pp.1072-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055081v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of oligodendrocyte generation and myelination in the human brain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Prokopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barbarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mafille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie S y Yeung</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+                <w:t xml:space="preserve">Yann Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092151v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age and genomic integrity of neurons after cortical stroke in humans.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling circadian clock-cell cycle interaction effects on cell population growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 363, pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092159v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte triglyceride turnover and lipolysis in lean and overweight subjects.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel P Andersson</w:t>
+                <w:t xml:space="preserve">Dynamics of hippocampal neurogenesis in adult humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty L Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M040345⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 153 (6), pp.1219-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867570v1</w:t>
+                <w:t xml:space="preserve">hal-00839513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of hippocampal neurogenesis in adult humans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kanar Alkass</w:t>
+                <w:t xml:space="preserve">Adipocyte triglyceride turnover and lipolysis in lean and overweight subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rydén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 153 (6), pp.1219-1227. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (10), pp.2909-2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2013.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M040345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839513v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Single-Scale to Multiscale Modelling in Biology</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of radiocarbon, stable isotopes and DNA in teeth to facilitate identification of unknown decedents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisako Saitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,676 +4009,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">The age of olfactory bulb neurons in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie S y Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20127606⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (4), pp.634-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847008v1</w:t>
+                <w:t xml:space="preserve">hal-00755464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiomyocyte renewal in humans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonas Frisén</w:t>
+                <w:t xml:space="preserve">Adipocyte triglyceride turnover is independently associated with atherogenic dyslipidemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Frayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 110 (1), e17-8; author reply e19-21. </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (6), pp.e003467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.111.259598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.112.003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755465v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Né pour sentir [Born to smell].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiomyocyte renewal in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zdunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Frisén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Druid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122811012⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), e17-8; author reply e19-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.111.259598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767595v1</w:t>
+                <w:t xml:space="preserve">hal-00755465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age of olfactory bulb neurons in humans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Liebl</w:t>
+                <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.107--125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.03.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755464v1</w:t>
+                <w:t xml:space="preserve">hal-00847008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte triglyceride turnover is independently associated with atherogenic dyslipidemia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Né pour sentir [Born to smell].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Arner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (6), pp.e003467. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.937-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.112.003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122811012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839514v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of human adipose lipid turnover in health and metabolic disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Arner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Salehpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Possnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 478 (7367), pp.110-3. </w:t>
@@ -4710,307 +4710,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cardiomyocyte nuclei and assessment of ploidy for the analysis of cell turnover.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henrik Druid</w:t>
+                <w:t xml:space="preserve">HYBRID MODEL OF ERYTHROPOIESIS AND LEUKEMIA TREATMENT WITH CYTOSINE ARABINOSIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Kurbatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Bessonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Demin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.08.017⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (6), pp.2246-2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100815517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542527v1</w:t>
+                <w:t xml:space="preserve">hal-00538496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYBRID MODEL OF ERYTHROPOIESIS AND LEUKEMIA TREATMENT WITH CYTOSINE ARABINOSIDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Polina Kurbatova</w:t>
+                <w:t xml:space="preserve">Identification of cardiomyocyte nuclei and assessment of ploidy for the analysis of cell turnover.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zdunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Druid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Demin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (2), pp.188-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100815517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00538496v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mammalian cell cycle progression in the regenerating liver</w:t>
               </w:r>
@@ -5494,51 +5494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for the interpretation of nuclear bomb test derived 14C incorporation in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Frisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty L. Spalding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5624,51 +5624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratan D Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zdunek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanie Barnabé-Heider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,51 +6432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branka Cajavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,252 +6637,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation in Huntington's disease: insights through modelling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Branka Cajavec</w:t>
+                <w:t xml:space="preserve">Spontaneous Synchronization of Coupled Circadian Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Waltermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Herzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome informatics series : proceedings of the .. Workshop on Genome Informatics. Workshop on Genome Informatics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (1), pp.120--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.104.058388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542532v1</w:t>
+                <w:t xml:space="preserve">hal-00371748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Synchronization of Coupled Circadian Oscillators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gonze</w:t>
+                <w:t xml:space="preserve">Aggregation in Huntington's disease: insights through modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Cajavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Herzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome informatics series : proceedings of the .. Workshop on Genome Informatics. Workshop on Genome Informatics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.262-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.104.058388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00371748v1</w:t>
+                <w:t xml:space="preserve">hal-00542532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in a white-blood-cell production model.</w:t>
               </w:r>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cell kinetics using a cell division marker: mathematical modeling of experimental data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7472,77 +7472,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Noise and the Cost of Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7969,51 +7969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Alcohol and Cocaine Abuse on Neuronal and Non-Neuronal Cell Turnover in the Adult Human Hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embla Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8479,51 +8479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324580BF"/>
+    <w:nsid w:val="8CBC7B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L Spalding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Squire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2020.05.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Yeung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embla Steiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Salehpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0842-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Appelsved" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Yeh Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0565-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160888v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Olin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen B Huttner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bergmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.07.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#228;slund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Possnert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.05.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0215-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ryd&#233;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Uzunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna&#160;l. H&#229;rd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff&#160;e. Mold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.06.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zdunek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Felker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanar Alkass" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.05.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zilg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkass" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Druid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.07.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RBL5MX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ernst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Perl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.08.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie S y Yeung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila R&#225;cz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemal Tatarishvili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Andersson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Spalding" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M040345" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.05.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9199-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Saitoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Buchholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Holmlund" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fris&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Druid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.259598" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122811012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Liebl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Frayn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.112.003467" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10426" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHG6R7TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chauhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lorenzen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Herzel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.05.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l O Westermark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Britton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544517v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L. Spalding" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.10.156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan D Bhardwaj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Barnab&#233;-Heider" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164680" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06902" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-68BJHCDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamachari Sriram" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kramer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Mackey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.06.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2006.1761" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-Q8HWKQM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542532v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waltermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.058388" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;lair" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)70063-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Bordyugov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Korencic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25950-0_14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Wardi Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Dhanabalan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04400510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01572434v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L Spalding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Squire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2020.05.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Yeung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embla Steiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Salehpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0842-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Appelsved" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Yeh Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0565-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160888v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Olin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen B Huttner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bergmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.07.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.05.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#228;slund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Possnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0215-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ryd&#233;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Uzunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna&#160;l. H&#229;rd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff&#160;e. Mold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.06.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zilg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkass" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Druid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.07.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RBL5MX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zdunek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Felker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanar Alkass" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.05.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila R&#225;cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemal Tatarishvili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie S y Yeung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ernst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Perl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.05.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Andersson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Spalding" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M040345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9199-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Saitoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Buchholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Holmlund" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Liebl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Frayn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.112.003467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fris&#233;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Druid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.259598" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122811012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10426" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542527v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHG6R7TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chauhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lorenzen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Herzel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.05.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l O Westermark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Britton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544517v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L. Spalding" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.10.156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan D Bhardwaj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Barnab&#233;-Heider" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164680" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06902" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-68BJHCDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamachari Sriram" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kramer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Mackey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.06.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2006.1761" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-Q8HWKQM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waltermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.058388" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;lair" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)70063-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Bordyugov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Korencic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25950-0_14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Wardi Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Dhanabalan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04400510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01572434v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>