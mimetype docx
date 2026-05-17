--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -416,451 +416,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mathématiques du cœur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic noise and the cost of complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132429v1</w:t>
+                <w:t xml:space="preserve">hal-02920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic noise and the cost of complexity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Radioprotective effects of induced astronaut torpor and advanced propulsion systems during deep space travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Squire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lssr.2020.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02920356v1</w:t>
+                <w:t xml:space="preserve">hal-02868066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioprotective effects of induced astronaut torpor and advanced propulsion systems during deep space travel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Clune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Misevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.274-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lssr.2020.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02868066v1</w:t>
+                <w:t xml:space="preserve">hal-01735473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mathématiques du cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735473v1</w:t>
+                <w:t xml:space="preserve">hal-03132429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of oligodendrocyte generation in multiple sclerosis</w:t>
               </w:r>
@@ -1376,494 +1376,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lifespan and Turnover of Microglia in the Human Brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term treatment effects in chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Khosravi</w:t>
+                <w:t xml:space="preserve">Apollos Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-017-1098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572438v1</w:t>
+                <w:t xml:space="preserve">hal-01447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term treatment effects in chronic myeloid leukemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis of a Model of Interaction Between the Immune System and Cancer Cells in Chronic Myelogenous Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollos Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Geoffrey D. Clapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doron Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-017-1098-5⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0272-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447781v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of a Model of Interaction Between the Immune System and Cancer Cells in Chronic Myelogenous Leukemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey D. Clapp</w:t>
+                <w:t xml:space="preserve">Estimates and impact of lymphocyte division parameters from CFSE data using mathematical modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mazzocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539364v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates and impact of lymphocyte division parameters from CFSE data using mathematical modelling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lifespan and Turnover of Microglia in the Human Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Réu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mazzocco</w:t>
+                <w:t xml:space="preserve">Azadeh Khosravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff E. Mold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.779 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561667v1</w:t>
+                <w:t xml:space="preserve">hal-01572438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale modelling approach for the regulation of the cell cycle by the circadian clock</w:t>
               </w:r>
@@ -2588,51 +2588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the Autologous Immune System in BCR-ABL Transcript Variations in Chronic Myelogenous Leukemia Patients Treated with Imatinib.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey D Clapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,1030 +2794,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age and genomic integrity of neurons after cortical stroke in humans.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Model for Genome Size Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Rácz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (9), pp.2249 - 2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-014-9997-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092159v1</w:t>
+                <w:t xml:space="preserve">hal-01090984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of oligodendrocyte generation and myelination in the human brain.</w:t>
+                <w:t xml:space="preserve">Neurogenesis in the Striatum of the Adult Human Brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie S y Yeung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+                <w:t xml:space="preserve">Aurélie Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 159, pp.766-774</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 156 (5), pp.1072-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.01.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092151v1</w:t>
+                <w:t xml:space="preserve">hal-00952021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Genome Size Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Fischer</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Prokopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barbarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mafille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.159-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation2040159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-014-9997-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090984v1</w:t>
+                <w:t xml:space="preserve">hal-01074736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenesis in the Striatum of the Adult Human Brain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanar Alkass</w:t>
+                <w:t xml:space="preserve">Modeling circadian clock-cell cycle interaction effects on cell population growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.01.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 363, pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952021v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of the Early CD8 T-Cell Immune Response in Lymph Nodes: An Integrative Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Mafille</w:t>
+                <w:t xml:space="preserve">The age and genomic integrity of neurons after cortical stroke in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagen B Huttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leverrier</w:t>
+                <w:t xml:space="preserve">Attila Rácz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemal Tatarishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.801-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074736v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling circadian clock-cell cycle interaction effects on cell population growth rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+                <w:t xml:space="preserve">Dynamics of oligodendrocyte generation and myelination in the human brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie S y Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zdunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159, pp.766-774</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055081v1</w:t>
+                <w:t xml:space="preserve">hal-01092151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of hippocampal neurogenesis in adult humans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kanar Alkass</w:t>
+                <w:t xml:space="preserve">Adipocyte triglyceride turnover and lipolysis in lean and overweight subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rydén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2013.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (10), pp.2909-2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M040345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839513v1</w:t>
+                <w:t xml:space="preserve">hal-00867570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte triglyceride turnover and lipolysis in lean and overweight subjects.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel P Andersson</w:t>
+                <w:t xml:space="preserve">Dynamics of hippocampal neurogenesis in adult humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty L Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Salehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (10), pp.2909-2913. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 153 (6), pp.1219-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M040345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867570v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Single-Scale to Multiscale Modelling in Biology</w:t>
               </w:r>
@@ -4009,624 +4009,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age of olfactory bulb neurons in humans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakob Liebl</w:t>
+                <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.03.030⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.107--125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755464v1</w:t>
+                <w:t xml:space="preserve">hal-00847008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte triglyceride turnover is independently associated with atherogenic dyslipidemia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiomyocyte renewal in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zdunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Frisén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Frayn</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henrik Druid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (6), pp.e003467. </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), e17-8; author reply e19-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.112.003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.111.259598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839514v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiomyocyte renewal in humans.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Né pour sentir [Born to smell].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.111.259598⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.937-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122811012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755465v1</w:t>
+                <w:t xml:space="preserve">hal-00767595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Adipocyte triglyceride turnover is independently associated with atherogenic dyslipidemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Frayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Spalding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20127606⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (6), pp.e003467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.112.003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847008v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Né pour sentir [Born to smell].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The age of olfactory bulb neurons in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Liebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanar Alkass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie S y Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (11), pp.937-9. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (4), pp.634-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122811012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767595v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of human adipose lipid turnover in health and metabolic disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Arner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Salehpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Possnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 478 (7367), pp.110-3. </w:t>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zdunek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanar Alkass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Druid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5494,51 +5494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for the interpretation of nuclear bomb test derived 14C incorporation in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Frisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty L. Spalding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,51 +6432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branka Cajavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,252 +6637,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Synchronization of Coupled Circadian Oscillators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gonze</w:t>
+                <w:t xml:space="preserve">Aggregation in Huntington's disease: insights through modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Cajavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Herzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome informatics series : proceedings of the .. Workshop on Genome Informatics. Workshop on Genome Informatics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.262-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371748v1</w:t>
+                <w:t xml:space="preserve">hal-00542532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation in Huntington's disease: insights through modelling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Branka Cajavec</w:t>
+                <w:t xml:space="preserve">Spontaneous Synchronization of Coupled Circadian Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Waltermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Herzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome informatics series : proceedings of the .. Workshop on Genome Informatics. Workshop on Genome Informatics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (1), pp.120--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.104.058388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542532v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in a white-blood-cell production model.</w:t>
               </w:r>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cell kinetics using a cell division marker: mathematical modeling of experimental data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7472,77 +7472,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Noise and the Cost of Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rocabert</w:t>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,51 +8220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8479,51 +8479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CBC7B30"/>
+    <w:nsid w:val="7508BB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L Spalding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Squire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2020.05.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Yeung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embla Steiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Salehpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0842-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Appelsved" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Yeh Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0565-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160888v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Olin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen B Huttner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bergmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.07.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.05.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#228;slund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Possnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0215-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ryd&#233;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Uzunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna&#160;l. H&#229;rd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff&#160;e. Mold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.06.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zilg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkass" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Druid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.07.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RBL5MX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zdunek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Felker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanar Alkass" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.05.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila R&#225;cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemal Tatarishvili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie S y Yeung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ernst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Perl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.05.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Andersson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Spalding" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M040345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9199-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Saitoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Buchholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Holmlund" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Liebl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Frayn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.112.003467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fris&#233;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Druid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.259598" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122811012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10426" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542527v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHG6R7TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chauhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lorenzen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Herzel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.05.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l O Westermark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Britton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544517v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L. Spalding" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.10.156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan D Bhardwaj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Barnab&#233;-Heider" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164680" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06902" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-68BJHCDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamachari Sriram" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kramer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Mackey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.06.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2006.1761" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-Q8HWKQM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waltermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.058388" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;lair" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)70063-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Bordyugov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Korencic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25950-0_14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Wardi Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Dhanabalan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04400510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01572434v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/~bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L Spalding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Squire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2020.05.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Yeung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embla Steiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Salehpour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0842-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Appelsved" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Yeh Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-019-0565-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160888v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#233;u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Olin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen B Huttner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Bergmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Khosravi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.07.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader El Khatib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.05.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#228;slund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Possnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0215-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ryd&#233;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Uzunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna&#160;l. H&#229;rd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Borgstr&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff&#160;e. Mold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.06.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zilg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkass" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Druid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.07.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RBL5MX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zdunek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Felker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanar Alkass" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.05.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2015.20.1855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ernst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Perl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.08.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila R&#225;cz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemal Tatarishvili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie S y Yeung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Andersson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Spalding" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M040345" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.05.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9199-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisako Saitoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Buchholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Holmlund" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fris&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Druid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.111.259598" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122811012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Frayn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.112.003467" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Liebl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10426" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538496v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bessonov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Demin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100815517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542527v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHG6R7TV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chauhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lorenzen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Herzel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.05.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#233;vi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Arner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l O Westermark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Britton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544517v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty L. Spalding" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.10.156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan D Bhardwaj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Barnab&#233;-Heider" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164680" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06902" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-68BJHCDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Adimy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2008.0282" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamachari Sriram" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Cajavec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kramer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0030068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Mackey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.06.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2006.1761" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-Q8HWKQM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542532v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Waltermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.058388" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;lair" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)70063-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Sayed Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Marzorati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Bordyugov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Korencic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25950-0_14" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gonin-Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broutier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Wardi Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Dhanabalan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04400510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01572434v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>