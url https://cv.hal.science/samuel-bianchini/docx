--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Bianchini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntopia 1—Soma I Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Bonavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Halbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Hehemeyer-Cürten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuri Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.25028.syntopia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoïmorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.25031.zoimorphisme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24024.vascularization⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trayectoria singular de una hoja de maíz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.25025.feuilledemais⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24024.vascularization⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unusual Journey of a Corn Husk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.25025.feuilledemais⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire singulière d'une feuille de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.25025.feuilledemais⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">primatoscopy-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.25026.primatoscopy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primatoscopy-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.25026.primatoscopy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'étrange incandescence bleue des acariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Espíritu Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia González Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ramón Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24020.acaros⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ex silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Bering Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Rafsanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24022.ex-silico⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Waiting Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24023.waitingline⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Blue Incandescence of Mites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Espíritu Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia González Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ramón Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24020.acaros⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la file d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24023.waitingline⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Bering Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Rafsanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24022.exsilico⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La extraña incandescencia azul de los ácaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Espíritu Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia González Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ramón Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.24020.acaros⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going with the Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kneeshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Morissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acer Saccharum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23015.goingwith⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique vestimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vicerial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23003.clinique⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">going with the flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acer Saccharum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kneeshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Morissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23015.goingwith⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Maurus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23001.petrification⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,001 handshakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23009.handshakes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitén : terre des volcans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Letelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23011.chaiten⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">petrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Maurus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23001.petrification⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">all-embracing view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23007.allembracing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a world that contains many worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Solomoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23008.caracol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Dantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23004.tenir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">resistiendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Dantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23004.tenir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozu en 2.5D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu Nyen Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Zernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23002.ozu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yōkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23006.yokobo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozu en 2.5D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu Nyen Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Zernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23002.ozu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crème pour voler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniara Rodado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Olympie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23016.creme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ver más allá de los encuadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23013.seeing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir par-delà le cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23013.seeing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rêve quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Breidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23012.reve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Respiratory Care With Generative Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (308), pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">all-embracing view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23007.allembracing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozu in 2.5D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu Nyen Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Zernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23002.ozu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitén: Land of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Letelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23011.chaiten⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'occasion d'apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23017.opportunity⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Piñeyro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23018.softcontrol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yōkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23006.yokobo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yōkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23006.yokobo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alquimia del color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23005.alchemy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alchemy of color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">all-embracing view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23007.allembracing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imprimer la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Ramsgaard Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guro Tyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23010.imprimer⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve for (x)Futurisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lunenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gonzales Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23014.solve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitén: tierra de volcanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Letelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23011.chaiten⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêve quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Breidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23012.reve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Opportunity to Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23017.opportunity⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clinique vestimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vicerial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23003.clinique⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluciones para (x)futurismos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lunenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gonzales Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23014.solve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Piñeyro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23018.softcontrol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pêpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23019.exobiote⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El primer aliento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pêpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23019.exobiote⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un monde qui contient beaucoup de mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Solomoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23008.caracol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rêve quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Breidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23012.reve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Beyond the Frame(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23013.seeing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Dantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23004.tenir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 001 poignées de main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23009.handshakes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'alchimie de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23005.alchemy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying Ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniara Rodado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Olympie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23016.creme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clinique vestimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vicerial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23003.clinique⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Ramsgaard Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guro Tyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23010.imprimer⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un mundo donde quepan muchos mundos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Solomoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23008.caracol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">re-corporealising MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24021.mridata⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Piñeyro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23018.softcontrol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">résoudre les (x)futurismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lunenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gonzales Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23014.solve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going with the flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kneeshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Morissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acer Saccharum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23015.goingwith⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crema para volar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniara Rodado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Olympie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23016.creme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.001 apretones de manos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23009.handshakes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Breath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pêpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23019.exobiote⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una oportunidad para aprender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23017.opportunity⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDIAS PRATICABLES. L'interactivité à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.096.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA &amp; Création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125, 2024, Association Française pour l’Intelligence Artificielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Useful Fictions An experimental platform for creative co-production of artwork by artist-scientist teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jiayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 International Symposium on Electronic Art (ISEA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.able-journal, a revolution in publishing, turn your work into a visual essay, in an image-based multiplatform journal combining art, design and scien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the Division of Fluid Dynamics of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picking Up Good Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Brandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation / ICRA-X Robotic Art Program, Sentimental Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANspire: Generating Breathing Waveforms for Art-Health Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th NeurIPS Workshop on Machine Learning for Creativity and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ville indéterminée, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Loops: Multimodal Interactions Through Co-located Mobile Devices and Synchronized Audiovisual Rendering Based on Web Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Tangible and Embedded Interaction (TEI'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Yokohama, Japan. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3024969.3024972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art installations: a study of the topology of collective co-located interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Digital Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Macau, China. pp.23--30, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106548.3106593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Collaborative Co-Located Interaction for an Artistic Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2017: 16th IFIP TC 13 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.223-231, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67744-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs & installations artistiques : étude de la topologie des interactions collectives co-localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image partagée : système de représentation et système de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05, 8ème conférence H2PTM, univ. Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, X, France. pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que prêtons-nous aux machines ? Approches interdisciplinaires des interactions homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif PSYPHINE. Presses Universitaires de Nancy; Éditions Universitaires de Lorraine, pp.242, 2021, 9782814305946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Objects I, A Case Study: Céleste Boursier-Mougenot,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sternberg Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practicable: from participation to interaction in contemporary art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 930 p., 2016, 9780262034753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practicable: From Participation to Interaction in Contemporary Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 2016, Practicable: From Participation to Interaction in Contemporary Art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Développement&amp;quot; et création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs Croisées / Crossing value, catalogue de la Biennale de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.136-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Bianchini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Zayas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Barría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.25035.sparks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trayectoria singular de una hoja de maíz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.25025.feuilledemais⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24024.vascularization⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntopia 1—Soma I Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Bonavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Halbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Hehemeyer-Cürten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuri Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.25028.syntopia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24024.vascularization⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoïmorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.25031.zoimorphisme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unusual Journey of a Corn Husk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.25025.feuilledemais⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire singulière d'une feuille de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.25025.feuilledemais⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">primatoscopy-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.25026.primatoscopy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primatoscopy-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.25026.primatoscopy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'étrange incandescence bleue des acariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Espíritu Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia González Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ramón Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24020.acaros⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la file d'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24023.waitingline⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Bering Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Rafsanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24022.exsilico⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Waiting Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24023.waitingline⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ex silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Bering Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Rafsanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.24022.ex-silico⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strange Blue Incandescence of Mites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Espíritu Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia González Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ramón Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24020.acaros⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La extraña incandescencia azul de los ácaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Espíritu Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Antonia González Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ramón Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.24020.acaros⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going with the Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kneeshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Morissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acer Saccharum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23015.goingwith⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique vestimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vicerial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23003.clinique⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">going with the flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acer Saccharum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kneeshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Morissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23015.goingwith⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Maurus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23001.petrification⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,001 handshakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23009.handshakes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imprimer la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Ramsgaard Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guro Tyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23010.imprimer⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve for (x)Futurisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lunenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gonzales Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23014.solve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitén: tierra de volcanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Letelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23011.chaiten⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêve quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Breidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23012.reve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Opportunity to Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23017.opportunity⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozu en 2.5D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu Nyen Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Zernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23002.ozu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yōkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23006.yokobo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozu en 2.5D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu Nyen Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Zernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23002.ozu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crème pour voler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniara Rodado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Olympie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23016.creme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ver más allá de los encuadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23013.seeing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir par-delà le cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23013.seeing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rêve quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Breidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23012.reve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Respiratory Care With Generative Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (308), pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">all-embracing view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23007.allembracing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozu in 2.5D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu Nyen Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Zernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23002.ozu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitén : terre des volcans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Letelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23011.chaiten⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">petrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile de Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Maurus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23001.petrification⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">all-embracing view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23007.allembracing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a world that contains many worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Solomoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23008.caracol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Dantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23004.tenir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">resistiendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Dantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23004.tenir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alchemy of color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yōkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23006.yokobo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yōkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23006.yokobo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitén: Land of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Letelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23011.chaiten⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alquimia del color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23005.alchemy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Piñeyro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23018.softcontrol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">all-embracing view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23007.allembracing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'occasion d'apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23017.opportunity⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Piñeyro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23018.softcontrol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El primer aliento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pêpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23019.exobiote⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pêpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23019.exobiote⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluciones para (x)futurismos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lunenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gonzales Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23014.solve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clinique vestimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vicerial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23003.clinique⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un monde qui contient beaucoup de mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Solomoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23008.caracol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rêve quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Breidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23012.reve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Beyond the Frame(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23013.seeing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Dantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23004.tenir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 001 poignées de main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23009.handshakes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'alchimie de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23005.alchemy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying Ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniara Rodado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Olympie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23016.creme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clinique vestimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vicerial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23003.clinique⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Ramsgaard Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guro Tyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23010.imprimer⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un mundo donde quepan muchos mundos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cozzolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Solomoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23008.caracol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">re-corporealising MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.24021.mridata⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Piñeyro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23018.softcontrol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">résoudre les (x)futurismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lunenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gonzales Crisp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.fr.23014.solve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going with the flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kneeshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Morissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acer Saccharum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23015.goingwith⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crema para volar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniara Rodado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Olympie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23016.creme⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.001 apretones de manos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23009.handshakes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Breath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pêpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.en.23019.exobiote⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una oportunidad para aprender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.able</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69564/able.es.23017.opportunity⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDIAS PRATICABLES. L'interactivité à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.096.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA &amp; Création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125, 2024, Association Française pour l’Intelligence Artificielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Useful Fictions An experimental platform for creative co-production of artwork by artist-scientist teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jiayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 International Symposium on Electronic Art (ISEA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.able-journal, a revolution in publishing, turn your work into a visual essay, in an image-based multiplatform journal combining art, design and scien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the Division of Fluid Dynamics of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picking Up Good Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Brandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation / ICRA-X Robotic Art Program, Sentimental Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANspire: Generating Breathing Waveforms for Art-Health Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th NeurIPS Workshop on Machine Learning for Creativity and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ville indéterminée, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Collaborative Co-Located Interaction for an Artistic Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2017: 16th IFIP TC 13 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.223-231, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67744-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art installations: a study of the topology of collective co-located interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Digital Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Macau, China. pp.23--30, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106548.3106593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Loops: Multimodal Interactions Through Co-located Mobile Devices and Synchronized Audiovisual Rendering Based on Web Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Tangible and Embedded Interaction (TEI'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Yokohama, Japan. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3024969.3024972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs & installations artistiques : étude de la topologie des interactions collectives co-localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image partagée : système de représentation et système de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guardiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05, 8ème conférence H2PTM, univ. Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, X, France. pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que prêtons-nous aux machines ? Approches interdisciplinaires des interactions homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif PSYPHINE. Presses Universitaires de Nancy; Éditions Universitaires de Lorraine, pp.242, 2021, 9782814305946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Objects I, A Case Study: Céleste Boursier-Mougenot,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sternberg Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practicable: from participation to interaction in contemporary art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 930 p., 2016, 9780262034753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practicable: From Participation to Interaction in Contemporary Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 2016, Practicable: From Participation to Interaction in Contemporary Art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Développement&amp;quot; et création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs Croisées / Crossing value, catalogue de la Biennale de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.136-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Bonavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Farmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Halbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hehemeyer-C&#252;rten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25028.syntopia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desjardins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25031.zoimorphisme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile de Visscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24024.vascularization" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24024.vascularization" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Potvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25026.primatoscopy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25026.primatoscopy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Esp&#237;ritu Ch&#225;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Gonz&#225;lez Valerio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ram&#243;n Trejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24020.acaros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bering Christiansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafsanjani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J&#248;rgensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24022.ex-silico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Charrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24023.waitingline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24020.acaros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24023.waitingline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24022.exsilico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.24020.acaros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Pappas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kneeshaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Trudel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Morissette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acer Saccharum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23015.goingwith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vicerial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23003.clinique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23015.goingwith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Maurus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23001.petrification" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23009.handshakes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holmberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Letelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Donovan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23011.chaiten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23001.petrification" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23007.allembracing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Solomoukha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23008.caracol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Dantou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Bonzom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23004.tenir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23004.tenir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu Nyen Ho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Zernik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23002.ozu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deuff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23006.yokobo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23002.ozu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniara Rodado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Olympie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23016.creme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sebregondi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Costard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23013.seeing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23013.seeing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Novarina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Breidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23012.reve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23007.allembracing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23002.ozu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23011.chaiten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23017.opportunity" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pi&#241;eyro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23018.softcontrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23006.yokobo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23006.yokobo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fl&#243;r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23005.alchemy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23007.allembracing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Ramsgaard Thomsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Tyse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tamke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23010.imprimer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lunenfeld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gonzales Crisp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23014.solve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23011.chaiten" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23012.reve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23017.opportunity" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23003.clinique" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23014.solve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23018.softcontrol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P&#234;pe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23019.exobiote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23019.exobiote" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23008.caracol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23012.reve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23013.seeing" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23004.tenir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23009.handshakes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969771v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23005.alchemy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23016.creme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23003.clinique" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23010.imprimer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961168v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23008.caracol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Crouch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24021.mridata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991714v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23018.softcontrol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23014.solve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23015.goingwith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23016.creme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23009.handshakes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23019.exobiote" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23017.opportunity" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372551v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fourmentraux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.096.0091" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708692v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jiayi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hyde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577167v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lallemand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561676v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robaszkiewicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mubarak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3024969.3024972" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106548.3106593" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596000v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67744-6_15" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guardiola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/behavioral-objects-i-a-case-study-celeste-boursier-mougenot/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verhagen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delbard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310071v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mah&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zayas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Barr&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25035.sparks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001093v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile de Visscher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24024.vascularization" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Bonavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Farmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Halbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hehemeyer-C&#252;rten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Kang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25028.syntopia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24024.vascularization" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bozzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25031.zoimorphisme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Potvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25026.primatoscopy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25026.primatoscopy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Esp&#237;ritu Ch&#225;vez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Gonz&#225;lez Valerio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ram&#243;n Trejo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24020.acaros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Charrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24023.waitingline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bering Christiansen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafsanjani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J&#248;rgensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24022.exsilico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24023.waitingline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.24022.ex-silico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24020.acaros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.24020.acaros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Pappas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kneeshaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Trudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Morissette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acer Saccharum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23015.goingwith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vicerial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23003.clinique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23015.goingwith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Maurus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23001.petrification" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23009.handshakes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Ramsgaard Thomsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Tyse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tamke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23010.imprimer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lunenfeld" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gonzales Crisp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23014.solve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holmberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Letelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Donovan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23011.chaiten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Novarina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Breidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23012.reve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23017.opportunity" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu Nyen Ho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Zernik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23002.ozu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deuff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23006.yokobo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23002.ozu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniara Rodado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Olympie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23016.creme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sebregondi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Costard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23013.seeing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23013.seeing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23012.reve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23007.allembracing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23002.ozu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23011.chaiten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23001.petrification" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23007.allembracing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Solomoukha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23008.caracol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Dantou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Bonzom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23004.tenir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23004.tenir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fl&#243;r" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23006.yokobo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23006.yokobo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23011.chaiten" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23005.alchemy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pi&#241;eyro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23018.softcontrol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23007.allembracing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23017.opportunity" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23018.softcontrol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P&#234;pe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23019.exobiote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23019.exobiote" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23014.solve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23003.clinique" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23008.caracol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23012.reve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23013.seeing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23004.tenir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23009.handshakes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23005.alchemy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23016.creme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23003.clinique" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23010.imprimer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23008.caracol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Crouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.24021.mridata" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991714v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23018.softcontrol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23014.solve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23015.goingwith" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23016.creme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23009.handshakes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23019.exobiote" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23017.opportunity" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fourmentraux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.096.0091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708692v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872780v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jiayi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hyde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lallemand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brandi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596000v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mubarak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67744-6_15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106548.3106593" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lambert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robaszkiewicz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3024969.3024972" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386424v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125206v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guardiola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744511v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/behavioral-objects-i-a-case-study-celeste-boursier-mougenot/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verhagen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delbard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310071v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mah&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>