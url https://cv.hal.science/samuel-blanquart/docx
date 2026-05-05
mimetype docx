--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -118,338 +118,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
+                <w:t xml:space="preserve">FUSE-PhyloTree: Linking functions and sequence conservation modules of a protein family through phylogenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+                <w:t xml:space="preserve">Olivier Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+                <w:t xml:space="preserve">Elisa Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+                <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-53. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.btaf479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413201v1</w:t>
+                <w:t xml:space="preserve">hal-05238604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUSE-PhyloTree: Linking functions and sequence conservation modules of a protein family through phylogenomic analysis</w:t>
+                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dennler</w:t>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Chenel</w:t>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coste</w:t>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belleannée</w:t>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.btaf479. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238604v1</w:t>
+                <w:t xml:space="preserve">hal-05413201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARTA: Interpretable functional classification of microbiomes and detection of hidden cumulative effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -539,51 +539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for metabolic drift in plant and algal lipid biosynthesis pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Zonnequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,51 +664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying genes with conserved splicing structure and orthologous isoforms in human, mouse and dog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaudeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,90 +3042,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Motif Prediction in ADAMTS-TSL proteins Based on Module(s) and Phenotype(s) Co-appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3176,51 +3176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning classification performance on mechanistic representations of the gut microbiota built from abundance profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,306 +3288,306 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Functional Module Characterization of the ADAMTS / ADAMTS like Protein Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2021 - Workshop on Algorithms in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Chicago (Online), United States</w:t>
+              <w:t xml:space="preserve">JOBIM : Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543214v1</w:t>
+                <w:t xml:space="preserve">hal-03543182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Functional Module Characterization of the ADAMTS / ADAMTS like Protein Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM : Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">WABI 2021 - Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chicago (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543182v2</w:t>
+                <w:t xml:space="preserve">hal-03543214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting isoform transcripts: What does the comparison of known transcripts in human, mouse and dog tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaudeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dennler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf479" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaudeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08429-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03231689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Straub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Linde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Kropp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Babinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2018-0344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Emerling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646297v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3103-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S5-S6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Reisinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sperl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schmid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Rajendran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4115677" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-70" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Richter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bosnali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Carstensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Durchschlag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.03.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXSGVB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiratha Raj Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsagkogeorga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Shenkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-534" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543182v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117311.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dennler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf479" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaudeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08429-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03231689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Straub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Linde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Kropp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Babinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2018-0344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Borowiec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Emerling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646297v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3103-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S5-S6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Reisinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sperl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schmid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Rajendran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4115677" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-70" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Richter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bosnali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Carstensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Durchschlag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.03.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXSGVB8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiratha Raj Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsagkogeorga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Shenkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-534" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Barthelemy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Casanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543182v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117311.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ad4b9d5ee4ecd6c901731a7e4f79b5481e949f01;origin=https://hal.archives-ouvertes.fr/hal-04454135;visit=swh:1:snp:6f8708c1b9e9a23cdc168fb6d796ff3805d768de;anchor=swh:1:rel:29d4e0794204463094dedf0d0d7c08835360e787;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>